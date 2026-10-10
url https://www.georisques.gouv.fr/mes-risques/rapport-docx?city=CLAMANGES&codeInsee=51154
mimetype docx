--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282996326" name="Picture">
+                  <wp:docPr id="290597855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282996326" name="Picture"/>
+                          <pic:cNvPr id="290597855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522533965" name="Picture">
+                  <wp:docPr id="1962884779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522533965" name="Picture"/>
+                          <pic:cNvPr id="1962884779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344698226" name="Picture">
+                        <wp:docPr id="800034188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344698226" name="Picture"/>
+                                <pic:cNvPr id="800034188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502586833" name="Picture">
+                  <wp:docPr id="1706180925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502586833" name="Picture"/>
+                          <pic:cNvPr id="1706180925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706138053" name="Picture">
+                  <wp:docPr id="1806391784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706138053" name="Picture"/>
+                          <pic:cNvPr id="1806391784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945595962" name="Picture">
+                  <wp:docPr id="30752389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945595962" name="Picture"/>
+                          <pic:cNvPr id="30752389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087173025" name="Picture">
+                  <wp:docPr id="2122887946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087173025" name="Picture"/>
+                          <pic:cNvPr id="2122887946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915907191" name="Picture">
+                  <wp:docPr id="359278705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915907191" name="Picture"/>
+                          <pic:cNvPr id="359278705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362110577" name="Picture">
+                        <wp:docPr id="1223139150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362110577" name="Picture"/>
+                                <pic:cNvPr id="1223139150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100970673" name="Picture">
+                        <wp:docPr id="647700359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100970673" name="Picture"/>
+                                <pic:cNvPr id="647700359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820508914" name="Picture">
+                        <wp:docPr id="391792013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820508914" name="Picture"/>
+                                <pic:cNvPr id="391792013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709128741" name="Picture">
+                        <wp:docPr id="1474865957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709128741" name="Picture"/>
+                                <pic:cNvPr id="1474865957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161518768" name="Picture">
+                        <wp:docPr id="346657236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161518768" name="Picture"/>
+                                <pic:cNvPr id="346657236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274398967" name="Picture">
+                        <wp:docPr id="290744813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274398967" name="Picture"/>
+                                <pic:cNvPr id="290744813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452859759" name="Picture">
+                        <wp:docPr id="689609825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452859759" name="Picture"/>
+                                <pic:cNvPr id="689609825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288460372" name="Picture">
+                        <wp:docPr id="2091426034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288460372" name="Picture"/>
+                                <pic:cNvPr id="2091426034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401107260" name="Picture">
+                        <wp:docPr id="311334842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401107260" name="Picture"/>
+                                <pic:cNvPr id="311334842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352765712" name="Picture">
+                        <wp:docPr id="1721223591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352765712" name="Picture"/>
+                                <pic:cNvPr id="1721223591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971209707" name="Picture">
+                        <wp:docPr id="477952296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971209707" name="Picture"/>
+                                <pic:cNvPr id="477952296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850187698" name="Picture">
+                        <wp:docPr id="1065134522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850187698" name="Picture"/>
+                                <pic:cNvPr id="1065134522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383893748" name="Picture">
+                        <wp:docPr id="211699565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383893748" name="Picture"/>
+                                <pic:cNvPr id="211699565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710559878" name="Picture">
+                        <wp:docPr id="2107414125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710559878" name="Picture"/>
+                                <pic:cNvPr id="2107414125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263817560" name="Picture">
+                        <wp:docPr id="2141876519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263817560" name="Picture"/>
+                                <pic:cNvPr id="2141876519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979582308" name="Picture">
+                  <wp:docPr id="1317127585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979582308" name="Picture"/>
+                          <pic:cNvPr id="1317127585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066839908" name="Picture">
+                  <wp:docPr id="1643867891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066839908" name="Picture"/>
+                          <pic:cNvPr id="1643867891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813576646" name="Picture">
+                  <wp:docPr id="167192133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813576646" name="Picture"/>
+                          <pic:cNvPr id="167192133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35667160" name="Picture">
+                  <wp:docPr id="1796199607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35667160" name="Picture"/>
+                          <pic:cNvPr id="1796199607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190069293" name="Picture">
+                  <wp:docPr id="6591789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190069293" name="Picture"/>
+                          <pic:cNvPr id="6591789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698299135" name="Picture">
+                  <wp:docPr id="402440298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698299135" name="Picture"/>
+                          <pic:cNvPr id="402440298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219383886" name="Picture">
+                        <wp:docPr id="12244954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219383886" name="Picture"/>
+                                <pic:cNvPr id="12244954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457302076" name="Picture">
+                  <wp:docPr id="36527888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457302076" name="Picture"/>
+                          <pic:cNvPr id="36527888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419962196" name="Picture">
+                  <wp:docPr id="858025661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419962196" name="Picture"/>
+                          <pic:cNvPr id="858025661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147367875" name="Picture">
+                  <wp:docPr id="1702259460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147367875" name="Picture"/>
+                          <pic:cNvPr id="1702259460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009878368" name="Picture">
+                  <wp:docPr id="1235139210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009878368" name="Picture"/>
+                          <pic:cNvPr id="1235139210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526008344" name="Picture">
+                  <wp:docPr id="261918659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526008344" name="Picture"/>
+                          <pic:cNvPr id="261918659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090442784" name="Picture">
+                  <wp:docPr id="258136333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090442784" name="Picture"/>
+                          <pic:cNvPr id="258136333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183573780" name="Picture">
+                        <wp:docPr id="831340609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183573780" name="Picture"/>
+                                <pic:cNvPr id="831340609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894938163" name="Picture">
+                  <wp:docPr id="675171788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894938163" name="Picture"/>
+                          <pic:cNvPr id="675171788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544679922" name="Picture">
+                  <wp:docPr id="108541634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544679922" name="Picture"/>
+                          <pic:cNvPr id="108541634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574952218" name="Picture">
+                  <wp:docPr id="1199625039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574952218" name="Picture"/>
+                          <pic:cNvPr id="1199625039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889468987" name="Picture">
+                  <wp:docPr id="2088842791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889468987" name="Picture"/>
+                          <pic:cNvPr id="2088842791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030340075" name="Picture">
+                  <wp:docPr id="1429596352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030340075" name="Picture"/>
+                          <pic:cNvPr id="1429596352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663918303" name="Picture">
+                  <wp:docPr id="1937787378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663918303" name="Picture"/>
+                          <pic:cNvPr id="1937787378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20501533" name="Picture">
+                        <wp:docPr id="1225028889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20501533" name="Picture"/>
+                                <pic:cNvPr id="1225028889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841981579" name="Picture">
+                  <wp:docPr id="943356434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841981579" name="Picture"/>
+                          <pic:cNvPr id="943356434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806856825" name="Picture">
+                  <wp:docPr id="2131823907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806856825" name="Picture"/>
+                          <pic:cNvPr id="2131823907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986574064" name="Picture">
+                  <wp:docPr id="993202138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986574064" name="Picture"/>
+                          <pic:cNvPr id="993202138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028245275" name="Picture">
+                  <wp:docPr id="399579919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028245275" name="Picture"/>
+                          <pic:cNvPr id="399579919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114190613" name="Picture">
+                  <wp:docPr id="1522920173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114190613" name="Picture"/>
+                          <pic:cNvPr id="1522920173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109355040" name="Picture">
+                  <wp:docPr id="1343290240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109355040" name="Picture"/>
+                          <pic:cNvPr id="1343290240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214949910" name="Picture">
+                        <wp:docPr id="398355086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214949910" name="Picture"/>
+                                <pic:cNvPr id="398355086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553180827" name="Picture">
+                  <wp:docPr id="1076186882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553180827" name="Picture"/>
+                          <pic:cNvPr id="1076186882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661998515" name="Picture">
+                  <wp:docPr id="1514649202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661998515" name="Picture"/>
+                          <pic:cNvPr id="1514649202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211222900" name="Picture">
+                  <wp:docPr id="995865360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211222900" name="Picture"/>
+                          <pic:cNvPr id="995865360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841449889" name="Picture">
+                  <wp:docPr id="1096002436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841449889" name="Picture"/>
+                          <pic:cNvPr id="1096002436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218736117" name="Picture">
+                  <wp:docPr id="801364424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218736117" name="Picture"/>
+                          <pic:cNvPr id="801364424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102378586" name="Picture">
+                  <wp:docPr id="1014425657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102378586" name="Picture"/>
+                          <pic:cNvPr id="1014425657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22201748" name="Picture">
+                  <wp:docPr id="222985190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22201748" name="Picture"/>
+                          <pic:cNvPr id="222985190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944189904" name="Picture">
+                  <wp:docPr id="2095713232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944189904" name="Picture"/>
+                          <pic:cNvPr id="2095713232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078565214" name="Picture">
+                  <wp:docPr id="1335588150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078565214" name="Picture"/>
+                          <pic:cNvPr id="1335588150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>