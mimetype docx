--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998882964" name="Picture">
+                  <wp:docPr id="1327284697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998882964" name="Picture"/>
+                          <pic:cNvPr id="1327284697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607692689" name="Picture">
+                  <wp:docPr id="106638269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607692689" name="Picture"/>
+                          <pic:cNvPr id="106638269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103406303" name="Picture">
+                        <wp:docPr id="1375638396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103406303" name="Picture"/>
+                                <pic:cNvPr id="1375638396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146706140" name="Picture">
+                  <wp:docPr id="615704618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146706140" name="Picture"/>
+                          <pic:cNvPr id="615704618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205526970" name="Picture">
+                  <wp:docPr id="749991814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205526970" name="Picture"/>
+                          <pic:cNvPr id="749991814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211767317" name="Picture">
+                  <wp:docPr id="918821783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211767317" name="Picture"/>
+                          <pic:cNvPr id="918821783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150598977" name="Picture">
+                  <wp:docPr id="899394716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150598977" name="Picture"/>
+                          <pic:cNvPr id="899394716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051431541" name="Picture">
+                  <wp:docPr id="1997144036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051431541" name="Picture"/>
+                          <pic:cNvPr id="1997144036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697271444" name="Picture">
+                        <wp:docPr id="1263645907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697271444" name="Picture"/>
+                                <pic:cNvPr id="1263645907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863851515" name="Picture">
+                        <wp:docPr id="93878528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863851515" name="Picture"/>
+                                <pic:cNvPr id="93878528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800394366" name="Picture">
+                        <wp:docPr id="184087261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800394366" name="Picture"/>
+                                <pic:cNvPr id="184087261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43048028" name="Picture">
+                        <wp:docPr id="683024587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43048028" name="Picture"/>
+                                <pic:cNvPr id="683024587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982152214" name="Picture">
+                        <wp:docPr id="1074072353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982152214" name="Picture"/>
+                                <pic:cNvPr id="1074072353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710988200" name="Picture">
+                        <wp:docPr id="2125632588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710988200" name="Picture"/>
+                                <pic:cNvPr id="2125632588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058698978" name="Picture">
+                        <wp:docPr id="1236687640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058698978" name="Picture"/>
+                                <pic:cNvPr id="1236687640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475833875" name="Picture">
+                        <wp:docPr id="1636422894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475833875" name="Picture"/>
+                                <pic:cNvPr id="1636422894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769655270" name="Picture">
+                        <wp:docPr id="658289477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769655270" name="Picture"/>
+                                <pic:cNvPr id="658289477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278507709" name="Picture">
+                        <wp:docPr id="962369343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278507709" name="Picture"/>
+                                <pic:cNvPr id="962369343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55935537" name="Picture">
+                        <wp:docPr id="1844965984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55935537" name="Picture"/>
+                                <pic:cNvPr id="1844965984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364298477" name="Picture">
+                        <wp:docPr id="1275590289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364298477" name="Picture"/>
+                                <pic:cNvPr id="1275590289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451099855" name="Picture">
+                        <wp:docPr id="1641000085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451099855" name="Picture"/>
+                                <pic:cNvPr id="1641000085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152988624" name="Picture">
+                        <wp:docPr id="444948526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152988624" name="Picture"/>
+                                <pic:cNvPr id="444948526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499764737" name="Picture">
+                        <wp:docPr id="1400523515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499764737" name="Picture"/>
+                                <pic:cNvPr id="1400523515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706650158" name="Picture">
+                  <wp:docPr id="2132236844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706650158" name="Picture"/>
+                          <pic:cNvPr id="2132236844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882254102" name="Picture">
+                  <wp:docPr id="869136217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882254102" name="Picture"/>
+                          <pic:cNvPr id="869136217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832333707" name="Picture">
+                  <wp:docPr id="1761750266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832333707" name="Picture"/>
+                          <pic:cNvPr id="1761750266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003312577" name="Picture">
+                  <wp:docPr id="1639697772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003312577" name="Picture"/>
+                          <pic:cNvPr id="1639697772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427774685" name="Picture">
+                  <wp:docPr id="772033861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427774685" name="Picture"/>
+                          <pic:cNvPr id="772033861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089289460" name="Picture">
+                  <wp:docPr id="679552892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089289460" name="Picture"/>
+                          <pic:cNvPr id="679552892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228240020" name="Picture">
+                        <wp:docPr id="1960675224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228240020" name="Picture"/>
+                                <pic:cNvPr id="1960675224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251938611" name="Picture">
+                        <wp:docPr id="1498813748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251938611" name="Picture"/>
+                                <pic:cNvPr id="1498813748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852360229" name="Picture">
+                  <wp:docPr id="980700982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852360229" name="Picture"/>
+                          <pic:cNvPr id="980700982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859658114" name="Picture">
+                  <wp:docPr id="269566337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859658114" name="Picture"/>
+                          <pic:cNvPr id="269566337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137233589" name="Picture">
+                  <wp:docPr id="2030508290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137233589" name="Picture"/>
+                          <pic:cNvPr id="2030508290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964559967" name="Picture">
+                  <wp:docPr id="330751473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964559967" name="Picture"/>
+                          <pic:cNvPr id="330751473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895550950" name="Picture">
+                  <wp:docPr id="1036641759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895550950" name="Picture"/>
+                          <pic:cNvPr id="1036641759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619964690" name="Picture">
+                  <wp:docPr id="1041763418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619964690" name="Picture"/>
+                          <pic:cNvPr id="1041763418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488084986" name="Picture">
+                        <wp:docPr id="929678631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488084986" name="Picture"/>
+                                <pic:cNvPr id="929678631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135570281" name="Picture">
+                  <wp:docPr id="1240294732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135570281" name="Picture"/>
+                          <pic:cNvPr id="1240294732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965683597" name="Picture">
+                  <wp:docPr id="634923978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965683597" name="Picture"/>
+                          <pic:cNvPr id="634923978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299983722" name="Picture">
+                  <wp:docPr id="1294162186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299983722" name="Picture"/>
+                          <pic:cNvPr id="1294162186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362761897" name="Picture">
+                  <wp:docPr id="1177780749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362761897" name="Picture"/>
+                          <pic:cNvPr id="1177780749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440666877" name="Picture">
+                  <wp:docPr id="427839494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440666877" name="Picture"/>
+                          <pic:cNvPr id="427839494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128223345" name="Picture">
+                  <wp:docPr id="1621903133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128223345" name="Picture"/>
+                          <pic:cNvPr id="1621903133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7329303" name="Picture">
+                        <wp:docPr id="1791606578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7329303" name="Picture"/>
+                                <pic:cNvPr id="1791606578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972730545" name="Picture">
+                  <wp:docPr id="1751095769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972730545" name="Picture"/>
+                          <pic:cNvPr id="1751095769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970838132" name="Picture">
+                  <wp:docPr id="712061927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970838132" name="Picture"/>
+                          <pic:cNvPr id="712061927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494292743" name="Picture">
+                  <wp:docPr id="1726230195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494292743" name="Picture"/>
+                          <pic:cNvPr id="1726230195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154755841" name="Picture">
+                  <wp:docPr id="1772945574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154755841" name="Picture"/>
+                          <pic:cNvPr id="1772945574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273684570" name="Picture">
+                  <wp:docPr id="2105124017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273684570" name="Picture"/>
+                          <pic:cNvPr id="2105124017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049097498" name="Picture">
+                  <wp:docPr id="1486087830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049097498" name="Picture"/>
+                          <pic:cNvPr id="1486087830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608176927" name="Picture">
+                        <wp:docPr id="1596471935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608176927" name="Picture"/>
+                                <pic:cNvPr id="1596471935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838497072" name="Picture">
+                  <wp:docPr id="1746822716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838497072" name="Picture"/>
+                          <pic:cNvPr id="1746822716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365334243" name="Picture">
+                  <wp:docPr id="1987789442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365334243" name="Picture"/>
+                          <pic:cNvPr id="1987789442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929516051" name="Picture">
+                  <wp:docPr id="686786071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929516051" name="Picture"/>
+                          <pic:cNvPr id="686786071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423367113" name="Picture">
+                  <wp:docPr id="103459837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423367113" name="Picture"/>
+                          <pic:cNvPr id="103459837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992431890" name="Picture">
+                  <wp:docPr id="788114843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992431890" name="Picture"/>
+                          <pic:cNvPr id="788114843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472849046" name="Picture">
+                  <wp:docPr id="2132670683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472849046" name="Picture"/>
+                          <pic:cNvPr id="2132670683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624785227" name="Picture">
+                  <wp:docPr id="967309600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624785227" name="Picture"/>
+                          <pic:cNvPr id="967309600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780979454" name="Picture">
+                  <wp:docPr id="1255255360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780979454" name="Picture"/>
+                          <pic:cNvPr id="1255255360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442149787" name="Picture">
+                  <wp:docPr id="1981920907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442149787" name="Picture"/>
+                          <pic:cNvPr id="1981920907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>