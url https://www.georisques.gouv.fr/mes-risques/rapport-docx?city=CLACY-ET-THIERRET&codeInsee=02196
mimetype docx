--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324654927" name="Picture">
+                  <wp:docPr id="822025384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324654927" name="Picture"/>
+                          <pic:cNvPr id="822025384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274996265" name="Picture">
+                  <wp:docPr id="504372479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274996265" name="Picture"/>
+                          <pic:cNvPr id="504372479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547680745" name="Picture">
+                        <wp:docPr id="142216663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547680745" name="Picture"/>
+                                <pic:cNvPr id="142216663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376433703" name="Picture">
+                  <wp:docPr id="493662785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376433703" name="Picture"/>
+                          <pic:cNvPr id="493662785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179182964" name="Picture">
+                  <wp:docPr id="1787546874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179182964" name="Picture"/>
+                          <pic:cNvPr id="1787546874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749341308" name="Picture">
+                  <wp:docPr id="569450930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749341308" name="Picture"/>
+                          <pic:cNvPr id="569450930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806981766" name="Picture">
+                  <wp:docPr id="585931264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806981766" name="Picture"/>
+                          <pic:cNvPr id="585931264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511106073" name="Picture">
+                  <wp:docPr id="1736893451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511106073" name="Picture"/>
+                          <pic:cNvPr id="1736893451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775228248" name="Picture">
+                        <wp:docPr id="1594845110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775228248" name="Picture"/>
+                                <pic:cNvPr id="1594845110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776495404" name="Picture">
+                        <wp:docPr id="611118250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776495404" name="Picture"/>
+                                <pic:cNvPr id="611118250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512756828" name="Picture">
+                        <wp:docPr id="233740650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512756828" name="Picture"/>
+                                <pic:cNvPr id="233740650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576839550" name="Picture">
+                        <wp:docPr id="2017106435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576839550" name="Picture"/>
+                                <pic:cNvPr id="2017106435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422771473" name="Picture">
+                        <wp:docPr id="1423330592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422771473" name="Picture"/>
+                                <pic:cNvPr id="1423330592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289010449" name="Picture">
+                        <wp:docPr id="940268815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289010449" name="Picture"/>
+                                <pic:cNvPr id="940268815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901106452" name="Picture">
+                        <wp:docPr id="597284080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901106452" name="Picture"/>
+                                <pic:cNvPr id="597284080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827823414" name="Picture">
+                        <wp:docPr id="945357537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827823414" name="Picture"/>
+                                <pic:cNvPr id="945357537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202615681" name="Picture">
+                        <wp:docPr id="1334133538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202615681" name="Picture"/>
+                                <pic:cNvPr id="1334133538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788055926" name="Picture">
+                        <wp:docPr id="1505436024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788055926" name="Picture"/>
+                                <pic:cNvPr id="1505436024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574316947" name="Picture">
+                        <wp:docPr id="230720053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574316947" name="Picture"/>
+                                <pic:cNvPr id="230720053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672554832" name="Picture">
+                        <wp:docPr id="109941304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672554832" name="Picture"/>
+                                <pic:cNvPr id="109941304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685253062" name="Picture">
+                        <wp:docPr id="600150873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685253062" name="Picture"/>
+                                <pic:cNvPr id="600150873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077968366" name="Picture">
+                        <wp:docPr id="513005987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077968366" name="Picture"/>
+                                <pic:cNvPr id="513005987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004585135" name="Picture">
+                        <wp:docPr id="1207679005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004585135" name="Picture"/>
+                                <pic:cNvPr id="1207679005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913442421" name="Picture">
+                  <wp:docPr id="1591446292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913442421" name="Picture"/>
+                          <pic:cNvPr id="1591446292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670233692" name="Picture">
+                  <wp:docPr id="1960099323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670233692" name="Picture"/>
+                          <pic:cNvPr id="1960099323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562275706" name="Picture">
+                  <wp:docPr id="1392165940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562275706" name="Picture"/>
+                          <pic:cNvPr id="1392165940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129349544" name="Picture">
+                  <wp:docPr id="544077703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129349544" name="Picture"/>
+                          <pic:cNvPr id="544077703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732920735" name="Picture">
+                  <wp:docPr id="665459721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732920735" name="Picture"/>
+                          <pic:cNvPr id="665459721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380070900" name="Picture">
+                  <wp:docPr id="783471865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380070900" name="Picture"/>
+                          <pic:cNvPr id="783471865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025463100" name="Picture">
+                        <wp:docPr id="46930756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025463100" name="Picture"/>
+                                <pic:cNvPr id="46930756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208749404" name="Picture">
+                  <wp:docPr id="1388389193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208749404" name="Picture"/>
+                          <pic:cNvPr id="1388389193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689244339" name="Picture">
+                  <wp:docPr id="1736553473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689244339" name="Picture"/>
+                          <pic:cNvPr id="1736553473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24027984" name="Picture">
+                  <wp:docPr id="91587982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24027984" name="Picture"/>
+                          <pic:cNvPr id="91587982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392425993" name="Picture">
+                  <wp:docPr id="681921478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392425993" name="Picture"/>
+                          <pic:cNvPr id="681921478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319105866" name="Picture">
+                  <wp:docPr id="641510673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319105866" name="Picture"/>
+                          <pic:cNvPr id="641510673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939082370" name="Picture">
+                  <wp:docPr id="279138444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939082370" name="Picture"/>
+                          <pic:cNvPr id="279138444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205342964" name="Picture">
+                        <wp:docPr id="997894351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205342964" name="Picture"/>
+                                <pic:cNvPr id="997894351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604236781" name="Picture">
+                  <wp:docPr id="836220956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604236781" name="Picture"/>
+                          <pic:cNvPr id="836220956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554201577" name="Picture">
+                  <wp:docPr id="696504073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554201577" name="Picture"/>
+                          <pic:cNvPr id="696504073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331479208" name="Picture">
+                  <wp:docPr id="1891606399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331479208" name="Picture"/>
+                          <pic:cNvPr id="1891606399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409117298" name="Picture">
+                  <wp:docPr id="1552002573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409117298" name="Picture"/>
+                          <pic:cNvPr id="1552002573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707182158" name="Picture">
+                  <wp:docPr id="845363636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707182158" name="Picture"/>
+                          <pic:cNvPr id="845363636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69632635" name="Picture">
+                  <wp:docPr id="867963016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69632635" name="Picture"/>
+                          <pic:cNvPr id="867963016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003468127" name="Picture">
+                        <wp:docPr id="850954997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003468127" name="Picture"/>
+                                <pic:cNvPr id="850954997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206853267" name="Picture">
+                  <wp:docPr id="1641280634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206853267" name="Picture"/>
+                          <pic:cNvPr id="1641280634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817256545" name="Picture">
+                  <wp:docPr id="808812083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817256545" name="Picture"/>
+                          <pic:cNvPr id="808812083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924022204" name="Picture">
+                  <wp:docPr id="1443937091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924022204" name="Picture"/>
+                          <pic:cNvPr id="1443937091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874137207" name="Picture">
+                  <wp:docPr id="2101428485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874137207" name="Picture"/>
+                          <pic:cNvPr id="2101428485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959213120" name="Picture">
+                  <wp:docPr id="38430476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959213120" name="Picture"/>
+                          <pic:cNvPr id="38430476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410277589" name="Picture">
+                  <wp:docPr id="1545411345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410277589" name="Picture"/>
+                          <pic:cNvPr id="1545411345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751271397" name="Picture">
+                        <wp:docPr id="1175446969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751271397" name="Picture"/>
+                                <pic:cNvPr id="1175446969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460571591" name="Picture">
+                  <wp:docPr id="2013100525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460571591" name="Picture"/>
+                          <pic:cNvPr id="2013100525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766096812" name="Picture">
+                  <wp:docPr id="1323722886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766096812" name="Picture"/>
+                          <pic:cNvPr id="1323722886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738523821" name="Picture">
+                  <wp:docPr id="1228979147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738523821" name="Picture"/>
+                          <pic:cNvPr id="1228979147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863649922" name="Picture">
+                  <wp:docPr id="1589024755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863649922" name="Picture"/>
+                          <pic:cNvPr id="1589024755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338315712" name="Picture">
+                  <wp:docPr id="1315185635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338315712" name="Picture"/>
+                          <pic:cNvPr id="1315185635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520161583" name="Picture">
+                  <wp:docPr id="465149598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520161583" name="Picture"/>
+                          <pic:cNvPr id="465149598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255797337" name="Picture">
+                  <wp:docPr id="1199047744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255797337" name="Picture"/>
+                          <pic:cNvPr id="1199047744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823427813" name="Picture">
+                  <wp:docPr id="442389988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823427813" name="Picture"/>
+                          <pic:cNvPr id="442389988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413939969" name="Picture">
+                  <wp:docPr id="561764357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413939969" name="Picture"/>
+                          <pic:cNvPr id="561764357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>