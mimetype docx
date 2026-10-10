--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490269892" name="Picture">
+                  <wp:docPr id="822019996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490269892" name="Picture"/>
+                          <pic:cNvPr id="822019996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517489506" name="Picture">
+                  <wp:docPr id="112759733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517489506" name="Picture"/>
+                          <pic:cNvPr id="112759733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792887552" name="Picture">
+                        <wp:docPr id="793370264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792887552" name="Picture"/>
+                                <pic:cNvPr id="793370264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673029410" name="Picture">
+                  <wp:docPr id="1509156332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673029410" name="Picture"/>
+                          <pic:cNvPr id="1509156332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284480979" name="Picture">
+                  <wp:docPr id="1381875714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284480979" name="Picture"/>
+                          <pic:cNvPr id="1381875714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455892986" name="Picture">
+                  <wp:docPr id="1568431444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455892986" name="Picture"/>
+                          <pic:cNvPr id="1568431444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104519304" name="Picture">
+                  <wp:docPr id="1670167475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104519304" name="Picture"/>
+                          <pic:cNvPr id="1670167475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562975078" name="Picture">
+                  <wp:docPr id="1288289657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562975078" name="Picture"/>
+                          <pic:cNvPr id="1288289657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126401672" name="Picture">
+                        <wp:docPr id="1929153189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126401672" name="Picture"/>
+                                <pic:cNvPr id="1929153189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763794619" name="Picture">
+                        <wp:docPr id="480798853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763794619" name="Picture"/>
+                                <pic:cNvPr id="480798853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4924905" name="Picture">
+                        <wp:docPr id="1004447155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4924905" name="Picture"/>
+                                <pic:cNvPr id="1004447155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169876831" name="Picture">
+                        <wp:docPr id="141675024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169876831" name="Picture"/>
+                                <pic:cNvPr id="141675024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446025688" name="Picture">
+                        <wp:docPr id="1173580563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446025688" name="Picture"/>
+                                <pic:cNvPr id="1173580563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355394350" name="Picture">
+                        <wp:docPr id="1155523566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355394350" name="Picture"/>
+                                <pic:cNvPr id="1155523566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290139076" name="Picture">
+                        <wp:docPr id="185993105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290139076" name="Picture"/>
+                                <pic:cNvPr id="185993105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205170421" name="Picture">
+                        <wp:docPr id="1450941507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205170421" name="Picture"/>
+                                <pic:cNvPr id="1450941507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468258004" name="Picture">
+                        <wp:docPr id="1867333345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468258004" name="Picture"/>
+                                <pic:cNvPr id="1867333345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117040734" name="Picture">
+                        <wp:docPr id="1678554009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117040734" name="Picture"/>
+                                <pic:cNvPr id="1678554009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996091915" name="Picture">
+                        <wp:docPr id="148680395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996091915" name="Picture"/>
+                                <pic:cNvPr id="148680395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254037955" name="Picture">
+                        <wp:docPr id="2056583198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254037955" name="Picture"/>
+                                <pic:cNvPr id="2056583198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946335811" name="Picture">
+                  <wp:docPr id="1651893745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946335811" name="Picture"/>
+                          <pic:cNvPr id="1651893745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208387377" name="Picture">
+                  <wp:docPr id="1648948312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208387377" name="Picture"/>
+                          <pic:cNvPr id="1648948312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73915452" name="Picture">
+                  <wp:docPr id="485969877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73915452" name="Picture"/>
+                          <pic:cNvPr id="485969877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187931128" name="Picture">
+                  <wp:docPr id="62107864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187931128" name="Picture"/>
+                          <pic:cNvPr id="62107864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576309442" name="Picture">
+                  <wp:docPr id="1167738476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576309442" name="Picture"/>
+                          <pic:cNvPr id="1167738476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495779260" name="Picture">
+                  <wp:docPr id="1592628408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495779260" name="Picture"/>
+                          <pic:cNvPr id="1592628408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859043141" name="Picture">
+                        <wp:docPr id="237738285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859043141" name="Picture"/>
+                                <pic:cNvPr id="237738285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436832768" name="Picture">
+                        <wp:docPr id="1020842669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436832768" name="Picture"/>
+                                <pic:cNvPr id="1020842669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139462388" name="Picture">
+                  <wp:docPr id="2122503906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139462388" name="Picture"/>
+                          <pic:cNvPr id="2122503906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6298447" name="Picture">
+                  <wp:docPr id="188337649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6298447" name="Picture"/>
+                          <pic:cNvPr id="188337649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997753111" name="Picture">
+                  <wp:docPr id="1896754049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997753111" name="Picture"/>
+                          <pic:cNvPr id="1896754049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768541666" name="Picture">
+                  <wp:docPr id="1146457204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768541666" name="Picture"/>
+                          <pic:cNvPr id="1146457204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167808664" name="Picture">
+                  <wp:docPr id="610496394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167808664" name="Picture"/>
+                          <pic:cNvPr id="610496394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803304424" name="Picture">
+                  <wp:docPr id="940249908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803304424" name="Picture"/>
+                          <pic:cNvPr id="940249908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670177802" name="Picture">
+                        <wp:docPr id="896710015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670177802" name="Picture"/>
+                                <pic:cNvPr id="896710015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61362991" name="Picture">
+                  <wp:docPr id="1434485334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61362991" name="Picture"/>
+                          <pic:cNvPr id="1434485334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928049174" name="Picture">
+                  <wp:docPr id="332064382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928049174" name="Picture"/>
+                          <pic:cNvPr id="332064382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721195938" name="Picture">
+                  <wp:docPr id="403103919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721195938" name="Picture"/>
+                          <pic:cNvPr id="403103919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023389094" name="Picture">
+                  <wp:docPr id="1101918313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023389094" name="Picture"/>
+                          <pic:cNvPr id="1101918313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351626149" name="Picture">
+                  <wp:docPr id="84564477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351626149" name="Picture"/>
+                          <pic:cNvPr id="84564477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117522933" name="Picture">
+                  <wp:docPr id="136655898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117522933" name="Picture"/>
+                          <pic:cNvPr id="136655898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923249709" name="Picture">
+                        <wp:docPr id="2134725006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923249709" name="Picture"/>
+                                <pic:cNvPr id="2134725006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144755269" name="Picture">
+                  <wp:docPr id="1587101591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144755269" name="Picture"/>
+                          <pic:cNvPr id="1587101591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27682182" name="Picture">
+                  <wp:docPr id="1002526919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27682182" name="Picture"/>
+                          <pic:cNvPr id="1002526919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234515934" name="Picture">
+                  <wp:docPr id="2103952602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234515934" name="Picture"/>
+                          <pic:cNvPr id="2103952602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392045641" name="Picture">
+                  <wp:docPr id="2137694068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392045641" name="Picture"/>
+                          <pic:cNvPr id="2137694068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788742512" name="Picture">
+                  <wp:docPr id="1547496404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788742512" name="Picture"/>
+                          <pic:cNvPr id="1547496404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279905619" name="Picture">
+                  <wp:docPr id="512751271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279905619" name="Picture"/>
+                          <pic:cNvPr id="512751271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069167317" name="Picture">
+                        <wp:docPr id="1470914925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069167317" name="Picture"/>
+                                <pic:cNvPr id="1470914925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473719788" name="Picture">
+                  <wp:docPr id="913809393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473719788" name="Picture"/>
+                          <pic:cNvPr id="913809393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686189191" name="Picture">
+                  <wp:docPr id="634764370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686189191" name="Picture"/>
+                          <pic:cNvPr id="634764370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775307249" name="Picture">
+                  <wp:docPr id="1820316581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775307249" name="Picture"/>
+                          <pic:cNvPr id="1820316581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>