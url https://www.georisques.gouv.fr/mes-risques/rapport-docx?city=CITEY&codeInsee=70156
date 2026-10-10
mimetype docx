--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764901925" name="Picture">
+                  <wp:docPr id="1994823001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764901925" name="Picture"/>
+                          <pic:cNvPr id="1994823001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002691933" name="Picture">
+                  <wp:docPr id="1621358358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002691933" name="Picture"/>
+                          <pic:cNvPr id="1621358358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113437161" name="Picture">
+                        <wp:docPr id="1899083073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113437161" name="Picture"/>
+                                <pic:cNvPr id="1899083073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678179686" name="Picture">
+                  <wp:docPr id="1353011002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678179686" name="Picture"/>
+                          <pic:cNvPr id="1353011002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574897502" name="Picture">
+                  <wp:docPr id="256216445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574897502" name="Picture"/>
+                          <pic:cNvPr id="256216445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829934055" name="Picture">
+                  <wp:docPr id="187443858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829934055" name="Picture"/>
+                          <pic:cNvPr id="187443858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618266326" name="Picture">
+                  <wp:docPr id="912612345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618266326" name="Picture"/>
+                          <pic:cNvPr id="912612345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994125348" name="Picture">
+                  <wp:docPr id="1557892116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994125348" name="Picture"/>
+                          <pic:cNvPr id="1557892116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475870470" name="Picture">
+                        <wp:docPr id="601404897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475870470" name="Picture"/>
+                                <pic:cNvPr id="601404897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406638145" name="Picture">
+                        <wp:docPr id="1432612797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406638145" name="Picture"/>
+                                <pic:cNvPr id="1432612797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949674809" name="Picture">
+                        <wp:docPr id="500574455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949674809" name="Picture"/>
+                                <pic:cNvPr id="500574455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710754972" name="Picture">
+                        <wp:docPr id="1188721943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710754972" name="Picture"/>
+                                <pic:cNvPr id="1188721943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848491177" name="Picture">
+                        <wp:docPr id="504788126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848491177" name="Picture"/>
+                                <pic:cNvPr id="504788126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364345004" name="Picture">
+                        <wp:docPr id="1365838359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364345004" name="Picture"/>
+                                <pic:cNvPr id="1365838359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487392427" name="Picture">
+                        <wp:docPr id="819357016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487392427" name="Picture"/>
+                                <pic:cNvPr id="819357016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308408001" name="Picture">
+                        <wp:docPr id="777393268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308408001" name="Picture"/>
+                                <pic:cNvPr id="777393268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455030323" name="Picture">
+                        <wp:docPr id="924374042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455030323" name="Picture"/>
+                                <pic:cNvPr id="924374042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011825752" name="Picture">
+                        <wp:docPr id="1276993710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011825752" name="Picture"/>
+                                <pic:cNvPr id="1276993710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773850817" name="Picture">
+                        <wp:docPr id="1068198131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773850817" name="Picture"/>
+                                <pic:cNvPr id="1068198131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937811174" name="Picture">
+                        <wp:docPr id="1420913530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937811174" name="Picture"/>
+                                <pic:cNvPr id="1420913530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821755020" name="Picture">
+                        <wp:docPr id="443438130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821755020" name="Picture"/>
+                                <pic:cNvPr id="443438130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085973303" name="Picture">
+                        <wp:docPr id="1847759627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085973303" name="Picture"/>
+                                <pic:cNvPr id="1847759627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686095938" name="Picture">
+                        <wp:docPr id="325558789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686095938" name="Picture"/>
+                                <pic:cNvPr id="325558789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542003319" name="Picture">
+                  <wp:docPr id="614508759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542003319" name="Picture"/>
+                          <pic:cNvPr id="614508759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672236468" name="Picture">
+                  <wp:docPr id="1437545429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672236468" name="Picture"/>
+                          <pic:cNvPr id="1437545429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815430684" name="Picture">
+                  <wp:docPr id="673217162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815430684" name="Picture"/>
+                          <pic:cNvPr id="673217162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028095038" name="Picture">
+                  <wp:docPr id="1834132526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028095038" name="Picture"/>
+                          <pic:cNvPr id="1834132526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524805088" name="Picture">
+                  <wp:docPr id="392290525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524805088" name="Picture"/>
+                          <pic:cNvPr id="392290525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369930991" name="Picture">
+                  <wp:docPr id="1979662094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369930991" name="Picture"/>
+                          <pic:cNvPr id="1979662094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158066609" name="Picture">
+                        <wp:docPr id="1055333043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158066609" name="Picture"/>
+                                <pic:cNvPr id="1055333043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098332266" name="Picture">
+                  <wp:docPr id="1748834058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098332266" name="Picture"/>
+                          <pic:cNvPr id="1748834058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128650265" name="Picture">
+                  <wp:docPr id="2064876121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128650265" name="Picture"/>
+                          <pic:cNvPr id="2064876121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001776228" name="Picture">
+                  <wp:docPr id="2108108042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001776228" name="Picture"/>
+                          <pic:cNvPr id="2108108042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296197332" name="Picture">
+                  <wp:docPr id="1732911404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296197332" name="Picture"/>
+                          <pic:cNvPr id="1732911404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187315715" name="Picture">
+                  <wp:docPr id="282038377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187315715" name="Picture"/>
+                          <pic:cNvPr id="282038377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465150851" name="Picture">
+                  <wp:docPr id="857051811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465150851" name="Picture"/>
+                          <pic:cNvPr id="857051811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523044691" name="Picture">
+                        <wp:docPr id="1128079019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523044691" name="Picture"/>
+                                <pic:cNvPr id="1128079019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542809096" name="Picture">
+                        <wp:docPr id="1952357506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542809096" name="Picture"/>
+                                <pic:cNvPr id="1952357506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146110255" name="Picture">
+                  <wp:docPr id="724225695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146110255" name="Picture"/>
+                          <pic:cNvPr id="724225695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967371543" name="Picture">
+                  <wp:docPr id="312940278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967371543" name="Picture"/>
+                          <pic:cNvPr id="312940278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157780152" name="Picture">
+                  <wp:docPr id="1658352914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157780152" name="Picture"/>
+                          <pic:cNvPr id="1658352914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248578434" name="Picture">
+                  <wp:docPr id="2006222363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248578434" name="Picture"/>
+                          <pic:cNvPr id="2006222363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916631170" name="Picture">
+                  <wp:docPr id="2125211363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916631170" name="Picture"/>
+                          <pic:cNvPr id="2125211363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926086033" name="Picture">
+                  <wp:docPr id="1076540197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926086033" name="Picture"/>
+                          <pic:cNvPr id="1076540197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362837991" name="Picture">
+                        <wp:docPr id="2031593709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362837991" name="Picture"/>
+                                <pic:cNvPr id="2031593709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497770114" name="Picture">
+                  <wp:docPr id="1137159660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497770114" name="Picture"/>
+                          <pic:cNvPr id="1137159660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429902933" name="Picture">
+                  <wp:docPr id="65750970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429902933" name="Picture"/>
+                          <pic:cNvPr id="65750970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127468122" name="Picture">
+                  <wp:docPr id="1199560682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127468122" name="Picture"/>
+                          <pic:cNvPr id="1199560682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533142732" name="Picture">
+                  <wp:docPr id="918332686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533142732" name="Picture"/>
+                          <pic:cNvPr id="918332686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541841150" name="Picture">
+                  <wp:docPr id="131200829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541841150" name="Picture"/>
+                          <pic:cNvPr id="131200829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604230606" name="Picture">
+                  <wp:docPr id="866448310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604230606" name="Picture"/>
+                          <pic:cNvPr id="866448310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106836024" name="Picture">
+                        <wp:docPr id="1540656356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106836024" name="Picture"/>
+                                <pic:cNvPr id="1540656356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799843385" name="Picture">
+                  <wp:docPr id="366864327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799843385" name="Picture"/>
+                          <pic:cNvPr id="366864327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144098669" name="Picture">
+                  <wp:docPr id="1787951668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144098669" name="Picture"/>
+                          <pic:cNvPr id="1787951668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486516696" name="Picture">
+                  <wp:docPr id="1778602152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486516696" name="Picture"/>
+                          <pic:cNvPr id="1778602152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399628320" name="Picture">
+                  <wp:docPr id="1766526233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399628320" name="Picture"/>
+                          <pic:cNvPr id="1766526233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6253124" name="Picture">
+                  <wp:docPr id="192464794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6253124" name="Picture"/>
+                          <pic:cNvPr id="192464794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224425250" name="Picture">
+                  <wp:docPr id="656984250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224425250" name="Picture"/>
+                          <pic:cNvPr id="656984250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662727397" name="Picture">
+                  <wp:docPr id="1359688221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662727397" name="Picture"/>
+                          <pic:cNvPr id="1359688221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943680772" name="Picture">
+                  <wp:docPr id="914209429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943680772" name="Picture"/>
+                          <pic:cNvPr id="914209429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278884332" name="Picture">
+                  <wp:docPr id="1514632424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278884332" name="Picture"/>
+                          <pic:cNvPr id="1514632424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>