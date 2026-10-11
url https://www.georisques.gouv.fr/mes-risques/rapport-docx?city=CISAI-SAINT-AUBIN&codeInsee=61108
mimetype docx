--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470217479" name="Picture">
+                  <wp:docPr id="145793268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470217479" name="Picture"/>
+                          <pic:cNvPr id="145793268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016991925" name="Picture">
+                  <wp:docPr id="753040218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016991925" name="Picture"/>
+                          <pic:cNvPr id="753040218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795813256" name="Picture">
+                        <wp:docPr id="215354404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795813256" name="Picture"/>
+                                <pic:cNvPr id="215354404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898970871" name="Picture">
+                  <wp:docPr id="299874737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898970871" name="Picture"/>
+                          <pic:cNvPr id="299874737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237485031" name="Picture">
+                  <wp:docPr id="793203382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237485031" name="Picture"/>
+                          <pic:cNvPr id="793203382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127078820" name="Picture">
+                  <wp:docPr id="1226339344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127078820" name="Picture"/>
+                          <pic:cNvPr id="1226339344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693078138" name="Picture">
+                  <wp:docPr id="1630772157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693078138" name="Picture"/>
+                          <pic:cNvPr id="1630772157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468534917" name="Picture">
+                  <wp:docPr id="913918550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468534917" name="Picture"/>
+                          <pic:cNvPr id="913918550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257404337" name="Picture">
+                        <wp:docPr id="1866308718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257404337" name="Picture"/>
+                                <pic:cNvPr id="1866308718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092496488" name="Picture">
+                        <wp:docPr id="1469081520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092496488" name="Picture"/>
+                                <pic:cNvPr id="1469081520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216975744" name="Picture">
+                        <wp:docPr id="1389990654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216975744" name="Picture"/>
+                                <pic:cNvPr id="1389990654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599057307" name="Picture">
+                        <wp:docPr id="1219862844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599057307" name="Picture"/>
+                                <pic:cNvPr id="1219862844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164139591" name="Picture">
+                        <wp:docPr id="123424591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164139591" name="Picture"/>
+                                <pic:cNvPr id="123424591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565137120" name="Picture">
+                        <wp:docPr id="1509256813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565137120" name="Picture"/>
+                                <pic:cNvPr id="1509256813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655750667" name="Picture">
+                        <wp:docPr id="693664253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655750667" name="Picture"/>
+                                <pic:cNvPr id="693664253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438483251" name="Picture">
+                        <wp:docPr id="936515866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438483251" name="Picture"/>
+                                <pic:cNvPr id="936515866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716804318" name="Picture">
+                        <wp:docPr id="1874971375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716804318" name="Picture"/>
+                                <pic:cNvPr id="1874971375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226337518" name="Picture">
+                        <wp:docPr id="1512825686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226337518" name="Picture"/>
+                                <pic:cNvPr id="1512825686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088570487" name="Picture">
+                        <wp:docPr id="705975289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088570487" name="Picture"/>
+                                <pic:cNvPr id="705975289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887841364" name="Picture">
+                        <wp:docPr id="346398888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887841364" name="Picture"/>
+                                <pic:cNvPr id="346398888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384538674" name="Picture">
+                        <wp:docPr id="1496865578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384538674" name="Picture"/>
+                                <pic:cNvPr id="1496865578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488874689" name="Picture">
+                        <wp:docPr id="350821306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488874689" name="Picture"/>
+                                <pic:cNvPr id="350821306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96198962" name="Picture">
+                        <wp:docPr id="1302104381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96198962" name="Picture"/>
+                                <pic:cNvPr id="1302104381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848419056" name="Picture">
+                  <wp:docPr id="1169103542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848419056" name="Picture"/>
+                          <pic:cNvPr id="1169103542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713704360" name="Picture">
+                  <wp:docPr id="681658851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713704360" name="Picture"/>
+                          <pic:cNvPr id="681658851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172141830" name="Picture">
+                  <wp:docPr id="717019241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172141830" name="Picture"/>
+                          <pic:cNvPr id="717019241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434317815" name="Picture">
+                  <wp:docPr id="1438072706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434317815" name="Picture"/>
+                          <pic:cNvPr id="1438072706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947502241" name="Picture">
+                  <wp:docPr id="325895456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947502241" name="Picture"/>
+                          <pic:cNvPr id="325895456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034921587" name="Picture">
+                  <wp:docPr id="709258967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034921587" name="Picture"/>
+                          <pic:cNvPr id="709258967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822625566" name="Picture">
+                        <wp:docPr id="223726109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822625566" name="Picture"/>
+                                <pic:cNvPr id="223726109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603302354" name="Picture">
+                  <wp:docPr id="1528815282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603302354" name="Picture"/>
+                          <pic:cNvPr id="1528815282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743235191" name="Picture">
+                  <wp:docPr id="960790875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743235191" name="Picture"/>
+                          <pic:cNvPr id="960790875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323522666" name="Picture">
+                  <wp:docPr id="451064140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323522666" name="Picture"/>
+                          <pic:cNvPr id="451064140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995921746" name="Picture">
+                  <wp:docPr id="949697292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995921746" name="Picture"/>
+                          <pic:cNvPr id="949697292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932809060" name="Picture">
+                  <wp:docPr id="1734053472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932809060" name="Picture"/>
+                          <pic:cNvPr id="1734053472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473666021" name="Picture">
+                  <wp:docPr id="101748076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473666021" name="Picture"/>
+                          <pic:cNvPr id="101748076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331754721" name="Picture">
+                        <wp:docPr id="452450226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331754721" name="Picture"/>
+                                <pic:cNvPr id="452450226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121657096" name="Picture">
+                        <wp:docPr id="1849166087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121657096" name="Picture"/>
+                                <pic:cNvPr id="1849166087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142189951" name="Picture">
+                  <wp:docPr id="1140259653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142189951" name="Picture"/>
+                          <pic:cNvPr id="1140259653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58255868" name="Picture">
+                  <wp:docPr id="1977461465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58255868" name="Picture"/>
+                          <pic:cNvPr id="1977461465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799041981" name="Picture">
+                  <wp:docPr id="350557583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799041981" name="Picture"/>
+                          <pic:cNvPr id="350557583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639179331" name="Picture">
+                  <wp:docPr id="1300043643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639179331" name="Picture"/>
+                          <pic:cNvPr id="1300043643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898896741" name="Picture">
+                  <wp:docPr id="664905805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898896741" name="Picture"/>
+                          <pic:cNvPr id="664905805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29078,57 +29078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645134343" name="Picture">
+                  <wp:docPr id="727552833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645134343" name="Picture"/>
+                          <pic:cNvPr id="727552833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30746,57 +30746,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867510147" name="Picture">
+                        <wp:docPr id="1913046735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867510147" name="Picture"/>
+                                <pic:cNvPr id="1913046735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32945,57 +32945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4347703" name="Picture">
+                  <wp:docPr id="1615003493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4347703" name="Picture"/>
+                          <pic:cNvPr id="1615003493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33016,57 +33016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464229683" name="Picture">
+                  <wp:docPr id="1762746755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464229683" name="Picture"/>
+                          <pic:cNvPr id="1762746755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297478503" name="Picture">
+                  <wp:docPr id="770040528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297478503" name="Picture"/>
+                          <pic:cNvPr id="770040528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34787,57 +34787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222360894" name="Picture">
+                  <wp:docPr id="1853356944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222360894" name="Picture"/>
+                          <pic:cNvPr id="1853356944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34876,57 +34876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746570338" name="Picture">
+                  <wp:docPr id="210272932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746570338" name="Picture"/>
+                          <pic:cNvPr id="210272932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35520,57 +35520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171349197" name="Picture">
+                  <wp:docPr id="251204231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171349197" name="Picture"/>
+                          <pic:cNvPr id="251204231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36518,57 +36518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990135739" name="Picture">
+                  <wp:docPr id="1926345734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990135739" name="Picture"/>
+                          <pic:cNvPr id="1926345734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36621,57 +36621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183775777" name="Picture">
+                  <wp:docPr id="533261438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183775777" name="Picture"/>
+                          <pic:cNvPr id="533261438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37998,57 +37998,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123174424" name="Picture">
+                  <wp:docPr id="1318056806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123174424" name="Picture"/>
+                          <pic:cNvPr id="1318056806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39141,57 +39141,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24869012" name="Picture">
+                        <wp:docPr id="1732347659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24869012" name="Picture"/>
+                                <pic:cNvPr id="1732347659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40502,57 +40502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360613931" name="Picture">
+                  <wp:docPr id="1457802310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360613931" name="Picture"/>
+                          <pic:cNvPr id="1457802310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490479522" name="Picture">
+                  <wp:docPr id="570565050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490479522" name="Picture"/>
+                          <pic:cNvPr id="570565050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41235,57 +41235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879640387" name="Picture">
+                  <wp:docPr id="871417172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879640387" name="Picture"/>
+                          <pic:cNvPr id="871417172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42233,57 +42233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794143317" name="Picture">
+                  <wp:docPr id="1640337126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794143317" name="Picture"/>
+                          <pic:cNvPr id="1640337126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42336,57 +42336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51047082" name="Picture">
+                  <wp:docPr id="26896911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51047082" name="Picture"/>
+                          <pic:cNvPr id="26896911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183845354" name="Picture">
+                  <wp:docPr id="1973606434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183845354" name="Picture"/>
+                          <pic:cNvPr id="1973606434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44856,57 +44856,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550706028" name="Picture">
+                        <wp:docPr id="1746910343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550706028" name="Picture"/>
+                                <pic:cNvPr id="1746910343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46127,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774029183" name="Picture">
+                  <wp:docPr id="684866935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774029183" name="Picture"/>
+                          <pic:cNvPr id="684866935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46207,57 +46207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839298002" name="Picture">
+                  <wp:docPr id="1028851715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839298002" name="Picture"/>
+                          <pic:cNvPr id="1028851715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46686,57 +46686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996029356" name="Picture">
+                  <wp:docPr id="1630737601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996029356" name="Picture"/>
+                          <pic:cNvPr id="1630737601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48421,57 +48421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887171798" name="Picture">
+                  <wp:docPr id="1343665614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887171798" name="Picture"/>
+                          <pic:cNvPr id="1343665614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48492,57 +48492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376306813" name="Picture">
+                  <wp:docPr id="1965075679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376306813" name="Picture"/>
+                          <pic:cNvPr id="1965075679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48906,57 +48906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402738371" name="Picture">
+                  <wp:docPr id="206322598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402738371" name="Picture"/>
+                          <pic:cNvPr id="206322598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>