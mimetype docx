--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140999062" name="Picture">
+                  <wp:docPr id="2014170825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140999062" name="Picture"/>
+                          <pic:cNvPr id="2014170825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316654041" name="Picture">
+                  <wp:docPr id="1428740779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316654041" name="Picture"/>
+                          <pic:cNvPr id="1428740779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955753095" name="Picture">
+                        <wp:docPr id="1560118742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955753095" name="Picture"/>
+                                <pic:cNvPr id="1560118742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637327263" name="Picture">
+                  <wp:docPr id="1247339122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637327263" name="Picture"/>
+                          <pic:cNvPr id="1247339122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597218213" name="Picture">
+                  <wp:docPr id="1113956901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597218213" name="Picture"/>
+                          <pic:cNvPr id="1113956901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818136023" name="Picture">
+                  <wp:docPr id="1579909884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818136023" name="Picture"/>
+                          <pic:cNvPr id="1579909884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979699457" name="Picture">
+                  <wp:docPr id="1193101986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979699457" name="Picture"/>
+                          <pic:cNvPr id="1193101986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384901449" name="Picture">
+                  <wp:docPr id="1506724620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384901449" name="Picture"/>
+                          <pic:cNvPr id="1506724620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471274632" name="Picture">
+                        <wp:docPr id="1989126947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471274632" name="Picture"/>
+                                <pic:cNvPr id="1989126947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="402422117" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="402422117" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300707128" name="Picture">
+                        <wp:docPr id="1915625564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300707128" name="Picture"/>
+                                <pic:cNvPr id="1915625564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158139349" name="Picture">
+                        <wp:docPr id="137832923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158139349" name="Picture"/>
+                                <pic:cNvPr id="137832923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="924661639" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="924661639" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624615615" name="Picture">
+                        <wp:docPr id="1787983603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624615615" name="Picture"/>
+                                <pic:cNvPr id="1787983603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418642823" name="Picture">
+                        <wp:docPr id="1180355414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418642823" name="Picture"/>
+                                <pic:cNvPr id="1180355414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="843036617" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="843036617" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954251204" name="Picture">
+                        <wp:docPr id="242174448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954251204" name="Picture"/>
+                                <pic:cNvPr id="242174448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80058656" name="Picture">
+                        <wp:docPr id="544976996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80058656" name="Picture"/>
+                                <pic:cNvPr id="544976996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1038284820" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1038284820" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126889990" name="Picture">
+                        <wp:docPr id="1192661396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126889990" name="Picture"/>
+                                <pic:cNvPr id="1192661396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595431857" name="Picture">
+                        <wp:docPr id="453479205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595431857" name="Picture"/>
+                                <pic:cNvPr id="453479205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="486955596" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="486955596" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12192,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757430225" name="Picture">
+                        <wp:docPr id="1297972170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757430225" name="Picture"/>
+                                <pic:cNvPr id="1297972170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13056,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594823186" name="Picture">
+                  <wp:docPr id="579958535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594823186" name="Picture"/>
+                          <pic:cNvPr id="579958535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13145,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162364877" name="Picture">
+                  <wp:docPr id="1595679251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162364877" name="Picture"/>
+                          <pic:cNvPr id="1595679251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13789,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269696279" name="Picture">
+                  <wp:docPr id="2094651511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269696279" name="Picture"/>
+                          <pic:cNvPr id="2094651511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15017,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300680686" name="Picture">
+                  <wp:docPr id="1859852811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300680686" name="Picture"/>
+                          <pic:cNvPr id="1859852811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15106,50 +15321,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1992677178" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1992677178" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16456,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871728783" name="Picture">
+                  <wp:docPr id="780536186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871728783" name="Picture"/>
+                          <pic:cNvPr id="780536186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17567,50 +17825,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="370249117" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="370249117" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18891,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343118149" name="Picture">
+                  <wp:docPr id="278925631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343118149" name="Picture"/>
+                          <pic:cNvPr id="278925631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18980,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480485243" name="Picture">
+                  <wp:docPr id="356712830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480485243" name="Picture"/>
+                          <pic:cNvPr id="356712830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19624,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162162598" name="Picture">
+                  <wp:docPr id="262413102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162162598" name="Picture"/>
+                          <pic:cNvPr id="262413102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20622,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663519665" name="Picture">
+                  <wp:docPr id="1497158624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663519665" name="Picture"/>
+                          <pic:cNvPr id="1497158624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20711,50 +21012,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1678834120" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1678834120" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22063,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894959527" name="Picture">
+                  <wp:docPr id="567822563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894959527" name="Picture"/>
+                          <pic:cNvPr id="567822563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23192,50 +23536,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="628274948" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="628274948" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24552,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099002095" name="Picture">
+                  <wp:docPr id="1183743001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099002095" name="Picture"/>
+                          <pic:cNvPr id="1183743001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24641,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863119988" name="Picture">
+                  <wp:docPr id="1575114226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863119988" name="Picture"/>
+                          <pic:cNvPr id="1575114226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25285,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589017955" name="Picture">
+                  <wp:docPr id="49087505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589017955" name="Picture"/>
+                          <pic:cNvPr id="49087505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26283,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13034647" name="Picture">
+                  <wp:docPr id="708323673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13034647" name="Picture"/>
+                          <pic:cNvPr id="708323673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26372,50 +26759,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="420331716" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="420331716" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27720,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228397986" name="Picture">
+                  <wp:docPr id="81139424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228397986" name="Picture"/>
+                          <pic:cNvPr id="81139424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28849,50 +29279,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1792844034" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1792844034" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -30181,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986229978" name="Picture">
+                  <wp:docPr id="1577704367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986229978" name="Picture"/>
+                          <pic:cNvPr id="1577704367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30270,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829014321" name="Picture">
+                  <wp:docPr id="2053999933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829014321" name="Picture"/>
+                          <pic:cNvPr id="2053999933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30914,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568994147" name="Picture">
+                  <wp:docPr id="1068121363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568994147" name="Picture"/>
+                          <pic:cNvPr id="1068121363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31912,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976018331" name="Picture">
+                  <wp:docPr id="1647988184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976018331" name="Picture"/>
+                          <pic:cNvPr id="1647988184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32001,50 +32474,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1650116419" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1650116419" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33349,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718352145" name="Picture">
+                  <wp:docPr id="1096135311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718352145" name="Picture"/>
+                          <pic:cNvPr id="1096135311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34478,50 +34994,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1929132881" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1929132881" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -35817,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163289397" name="Picture">
+                  <wp:docPr id="1313836806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163289397" name="Picture"/>
+                          <pic:cNvPr id="1313836806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35906,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085399039" name="Picture">
+                  <wp:docPr id="1568277293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085399039" name="Picture"/>
+                          <pic:cNvPr id="1568277293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36538,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300963055" name="Picture">
+                  <wp:docPr id="1246678463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300963055" name="Picture"/>
+                          <pic:cNvPr id="1246678463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37482,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561592746" name="Picture">
+                  <wp:docPr id="1076054109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561592746" name="Picture"/>
+                          <pic:cNvPr id="1076054109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37580,50 +38139,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1379062786" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1379062786" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39210,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417633785" name="Picture">
+                  <wp:docPr id="923177289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417633785" name="Picture"/>
+                          <pic:cNvPr id="923177289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40389,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481553556" name="Picture">
+                  <wp:docPr id="975816002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481553556" name="Picture"/>
+                          <pic:cNvPr id="975816002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40469,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767630835" name="Picture">
+                  <wp:docPr id="254468277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767630835" name="Picture"/>
+                          <pic:cNvPr id="254468277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40957,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307866032" name="Picture">
+                  <wp:docPr id="465734027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307866032" name="Picture"/>
+                          <pic:cNvPr id="465734027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42897,68 +43499,82 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">