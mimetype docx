--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309312425" name="Picture">
+                  <wp:docPr id="803823451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309312425" name="Picture"/>
+                          <pic:cNvPr id="803823451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612726592" name="Picture">
+                  <wp:docPr id="344433849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612726592" name="Picture"/>
+                          <pic:cNvPr id="344433849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655482380" name="Picture">
+                        <wp:docPr id="761803771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655482380" name="Picture"/>
+                                <pic:cNvPr id="761803771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143734670" name="Picture">
+                  <wp:docPr id="21434985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143734670" name="Picture"/>
+                          <pic:cNvPr id="21434985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670894271" name="Picture">
+                  <wp:docPr id="1852670193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670894271" name="Picture"/>
+                          <pic:cNvPr id="1852670193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886893380" name="Picture">
+                  <wp:docPr id="918742141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886893380" name="Picture"/>
+                          <pic:cNvPr id="918742141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66142387" name="Picture">
+                  <wp:docPr id="2103740975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66142387" name="Picture"/>
+                          <pic:cNvPr id="2103740975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888935931" name="Picture">
+                  <wp:docPr id="967848491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888935931" name="Picture"/>
+                          <pic:cNvPr id="967848491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60493647" name="Picture">
+                        <wp:docPr id="1169212608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60493647" name="Picture"/>
+                                <pic:cNvPr id="1169212608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800057278" name="Picture">
+                        <wp:docPr id="1644202155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800057278" name="Picture"/>
+                                <pic:cNvPr id="1644202155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432343411" name="Picture">
+                        <wp:docPr id="1734726029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432343411" name="Picture"/>
+                                <pic:cNvPr id="1734726029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577537830" name="Picture">
+                        <wp:docPr id="1559027549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577537830" name="Picture"/>
+                                <pic:cNvPr id="1559027549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120062001" name="Picture">
+                        <wp:docPr id="1890031855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120062001" name="Picture"/>
+                                <pic:cNvPr id="1890031855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74486458" name="Picture">
+                        <wp:docPr id="1363458509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74486458" name="Picture"/>
+                                <pic:cNvPr id="1363458509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347724486" name="Picture">
+                        <wp:docPr id="1055216065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347724486" name="Picture"/>
+                                <pic:cNvPr id="1055216065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834503671" name="Picture">
+                        <wp:docPr id="1508928788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834503671" name="Picture"/>
+                                <pic:cNvPr id="1508928788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612181417" name="Picture">
+                        <wp:docPr id="1229872745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612181417" name="Picture"/>
+                                <pic:cNvPr id="1229872745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359722849" name="Picture">
+                        <wp:docPr id="235757464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359722849" name="Picture"/>
+                                <pic:cNvPr id="235757464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678284723" name="Picture">
+                        <wp:docPr id="1840173592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678284723" name="Picture"/>
+                                <pic:cNvPr id="1840173592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165689622" name="Picture">
+                        <wp:docPr id="543073349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165689622" name="Picture"/>
+                                <pic:cNvPr id="543073349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043210849" name="Picture">
+                        <wp:docPr id="313306698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043210849" name="Picture"/>
+                                <pic:cNvPr id="313306698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348419754" name="Picture">
+                        <wp:docPr id="18924413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348419754" name="Picture"/>
+                                <pic:cNvPr id="18924413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882712425" name="Picture">
+                        <wp:docPr id="1678579129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882712425" name="Picture"/>
+                                <pic:cNvPr id="1678579129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57321009" name="Picture">
+                  <wp:docPr id="1624333501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57321009" name="Picture"/>
+                          <pic:cNvPr id="1624333501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180836023" name="Picture">
+                  <wp:docPr id="1331993947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180836023" name="Picture"/>
+                          <pic:cNvPr id="1331993947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160000700" name="Picture">
+                  <wp:docPr id="76491162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160000700" name="Picture"/>
+                          <pic:cNvPr id="76491162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204203496" name="Picture">
+                  <wp:docPr id="610485333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204203496" name="Picture"/>
+                          <pic:cNvPr id="610485333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537209117" name="Picture">
+                  <wp:docPr id="1010700470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537209117" name="Picture"/>
+                          <pic:cNvPr id="1010700470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641336392" name="Picture">
+                  <wp:docPr id="727347682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641336392" name="Picture"/>
+                          <pic:cNvPr id="727347682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770836592" name="Picture">
+                        <wp:docPr id="1543455905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770836592" name="Picture"/>
+                                <pic:cNvPr id="1543455905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330175539" name="Picture">
+                        <wp:docPr id="1241130213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330175539" name="Picture"/>
+                                <pic:cNvPr id="1241130213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514424127" name="Picture">
+                  <wp:docPr id="679775705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514424127" name="Picture"/>
+                          <pic:cNvPr id="679775705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217271554" name="Picture">
+                  <wp:docPr id="973829718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217271554" name="Picture"/>
+                          <pic:cNvPr id="973829718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96707561" name="Picture">
+                  <wp:docPr id="583966974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96707561" name="Picture"/>
+                          <pic:cNvPr id="583966974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207229501" name="Picture">
+                  <wp:docPr id="1984977419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207229501" name="Picture"/>
+                          <pic:cNvPr id="1984977419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295251842" name="Picture">
+                  <wp:docPr id="771225215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295251842" name="Picture"/>
+                          <pic:cNvPr id="771225215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772562242" name="Picture">
+                  <wp:docPr id="307957390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772562242" name="Picture"/>
+                          <pic:cNvPr id="307957390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904414127" name="Picture">
+                        <wp:docPr id="824733525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904414127" name="Picture"/>
+                                <pic:cNvPr id="824733525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944494758" name="Picture">
+                  <wp:docPr id="927588783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944494758" name="Picture"/>
+                          <pic:cNvPr id="927588783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095752776" name="Picture">
+                  <wp:docPr id="1890762216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095752776" name="Picture"/>
+                          <pic:cNvPr id="1890762216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302009354" name="Picture">
+                  <wp:docPr id="1093008412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302009354" name="Picture"/>
+                          <pic:cNvPr id="1093008412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43504569" name="Picture">
+                  <wp:docPr id="185457917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43504569" name="Picture"/>
+                          <pic:cNvPr id="185457917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914050390" name="Picture">
+                  <wp:docPr id="1646635043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914050390" name="Picture"/>
+                          <pic:cNvPr id="1646635043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900062816" name="Picture">
+                  <wp:docPr id="1270617568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900062816" name="Picture"/>
+                          <pic:cNvPr id="1270617568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339745944" name="Picture">
+                  <wp:docPr id="767187447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339745944" name="Picture"/>
+                          <pic:cNvPr id="767187447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614259672" name="Picture">
+                  <wp:docPr id="109202101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614259672" name="Picture"/>
+                          <pic:cNvPr id="109202101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649207554" name="Picture">
+                  <wp:docPr id="1022326169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649207554" name="Picture"/>
+                          <pic:cNvPr id="1022326169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161164147" name="Picture">
+                  <wp:docPr id="1951195062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161164147" name="Picture"/>
+                          <pic:cNvPr id="1951195062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291019496" name="Picture">
+                  <wp:docPr id="1790527984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291019496" name="Picture"/>
+                          <pic:cNvPr id="1790527984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593728061" name="Picture">
+                  <wp:docPr id="185175834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593728061" name="Picture"/>
+                          <pic:cNvPr id="185175834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125069104" name="Picture">
+                        <wp:docPr id="2106243851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125069104" name="Picture"/>
+                                <pic:cNvPr id="2106243851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093130006" name="Picture">
+                  <wp:docPr id="985434879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093130006" name="Picture"/>
+                          <pic:cNvPr id="985434879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190964893" name="Picture">
+                  <wp:docPr id="1816095051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190964893" name="Picture"/>
+                          <pic:cNvPr id="1816095051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400950332" name="Picture">
+                  <wp:docPr id="1005258782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400950332" name="Picture"/>
+                          <pic:cNvPr id="1005258782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460611759" name="Picture">
+                  <wp:docPr id="661992536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460611759" name="Picture"/>
+                          <pic:cNvPr id="661992536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920752030" name="Picture">
+                  <wp:docPr id="1790575212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920752030" name="Picture"/>
+                          <pic:cNvPr id="1790575212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491784818" name="Picture">
+                  <wp:docPr id="1554410498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491784818" name="Picture"/>
+                          <pic:cNvPr id="1554410498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665184917" name="Picture">
+                        <wp:docPr id="1255243240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665184917" name="Picture"/>
+                                <pic:cNvPr id="1255243240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57002632" name="Picture">
+                  <wp:docPr id="1465961429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57002632" name="Picture"/>
+                          <pic:cNvPr id="1465961429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025788289" name="Picture">
+                  <wp:docPr id="1949612792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025788289" name="Picture"/>
+                          <pic:cNvPr id="1949612792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175475441" name="Picture">
+                  <wp:docPr id="1857341578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175475441" name="Picture"/>
+                          <pic:cNvPr id="1857341578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521299655" name="Picture">
+                  <wp:docPr id="796055835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521299655" name="Picture"/>
+                          <pic:cNvPr id="796055835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510867720" name="Picture">
+                  <wp:docPr id="2126534007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510867720" name="Picture"/>
+                          <pic:cNvPr id="2126534007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511538020" name="Picture">
+                  <wp:docPr id="913842877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511538020" name="Picture"/>
+                          <pic:cNvPr id="913842877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>