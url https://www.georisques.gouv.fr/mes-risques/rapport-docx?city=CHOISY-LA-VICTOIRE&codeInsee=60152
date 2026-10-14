--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020696454" name="Picture">
+                  <wp:docPr id="369246070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020696454" name="Picture"/>
+                          <pic:cNvPr id="369246070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947088869" name="Picture">
+                  <wp:docPr id="1724189088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947088869" name="Picture"/>
+                          <pic:cNvPr id="1724189088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068024545" name="Picture">
+                        <wp:docPr id="1400573755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068024545" name="Picture"/>
+                                <pic:cNvPr id="1400573755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745777138" name="Picture">
+                  <wp:docPr id="760984301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745777138" name="Picture"/>
+                          <pic:cNvPr id="760984301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117713882" name="Picture">
+                  <wp:docPr id="1490404623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117713882" name="Picture"/>
+                          <pic:cNvPr id="1490404623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775207914" name="Picture">
+                  <wp:docPr id="288775024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775207914" name="Picture"/>
+                          <pic:cNvPr id="288775024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998672960" name="Picture">
+                  <wp:docPr id="779719500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998672960" name="Picture"/>
+                          <pic:cNvPr id="779719500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162162573" name="Picture">
+                  <wp:docPr id="194065161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162162573" name="Picture"/>
+                          <pic:cNvPr id="194065161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112418532" name="Picture">
+                        <wp:docPr id="971269119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112418532" name="Picture"/>
+                                <pic:cNvPr id="971269119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999621510" name="Picture">
+                        <wp:docPr id="2054378213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999621510" name="Picture"/>
+                                <pic:cNvPr id="2054378213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141458974" name="Picture">
+                        <wp:docPr id="1135904289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141458974" name="Picture"/>
+                                <pic:cNvPr id="1135904289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363080676" name="Picture">
+                        <wp:docPr id="2133897841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363080676" name="Picture"/>
+                                <pic:cNvPr id="2133897841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182060056" name="Picture">
+                        <wp:docPr id="2657643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182060056" name="Picture"/>
+                                <pic:cNvPr id="2657643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929552885" name="Picture">
+                        <wp:docPr id="1992608111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929552885" name="Picture"/>
+                                <pic:cNvPr id="1992608111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325743382" name="Picture">
+                        <wp:docPr id="1258585047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325743382" name="Picture"/>
+                                <pic:cNvPr id="1258585047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568420037" name="Picture">
+                        <wp:docPr id="2119093206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568420037" name="Picture"/>
+                                <pic:cNvPr id="2119093206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398801080" name="Picture">
+                        <wp:docPr id="547501270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398801080" name="Picture"/>
+                                <pic:cNvPr id="547501270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908925402" name="Picture">
+                        <wp:docPr id="607844335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908925402" name="Picture"/>
+                                <pic:cNvPr id="607844335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457185368" name="Picture">
+                        <wp:docPr id="1159721004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457185368" name="Picture"/>
+                                <pic:cNvPr id="1159721004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713202006" name="Picture">
+                        <wp:docPr id="383077365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713202006" name="Picture"/>
+                                <pic:cNvPr id="383077365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302963135" name="Picture">
+                        <wp:docPr id="62663012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302963135" name="Picture"/>
+                                <pic:cNvPr id="62663012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822443939" name="Picture">
+                        <wp:docPr id="2101372298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822443939" name="Picture"/>
+                                <pic:cNvPr id="2101372298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529859739" name="Picture">
+                        <wp:docPr id="1701425699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529859739" name="Picture"/>
+                                <pic:cNvPr id="1701425699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999857634" name="Picture">
+                        <wp:docPr id="1229112071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999857634" name="Picture"/>
+                                <pic:cNvPr id="1229112071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73535565" name="Picture">
+                        <wp:docPr id="1980234258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73535565" name="Picture"/>
+                                <pic:cNvPr id="1980234258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768599013" name="Picture">
+                        <wp:docPr id="1493047095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768599013" name="Picture"/>
+                                <pic:cNvPr id="1493047095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183512360" name="Picture">
+                  <wp:docPr id="1604103062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183512360" name="Picture"/>
+                          <pic:cNvPr id="1604103062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496580866" name="Picture">
+                  <wp:docPr id="477665559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496580866" name="Picture"/>
+                          <pic:cNvPr id="477665559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270324946" name="Picture">
+                  <wp:docPr id="633693935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270324946" name="Picture"/>
+                          <pic:cNvPr id="633693935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474289544" name="Picture">
+                  <wp:docPr id="612640435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474289544" name="Picture"/>
+                          <pic:cNvPr id="612640435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378114271" name="Picture">
+                  <wp:docPr id="69022568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378114271" name="Picture"/>
+                          <pic:cNvPr id="69022568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678152540" name="Picture">
+                  <wp:docPr id="609483799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678152540" name="Picture"/>
+                          <pic:cNvPr id="609483799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824999167" name="Picture">
+                        <wp:docPr id="815838614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824999167" name="Picture"/>
+                                <pic:cNvPr id="815838614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554404884" name="Picture">
+                        <wp:docPr id="785913277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554404884" name="Picture"/>
+                                <pic:cNvPr id="785913277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21771,57 +21771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422655600" name="Picture">
+                  <wp:docPr id="1377454339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422655600" name="Picture"/>
+                          <pic:cNvPr id="1377454339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21860,57 +21860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172988386" name="Picture">
+                  <wp:docPr id="1137809881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172988386" name="Picture"/>
+                          <pic:cNvPr id="1137809881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22504,57 +22504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731023805" name="Picture">
+                  <wp:docPr id="768215523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731023805" name="Picture"/>
+                          <pic:cNvPr id="768215523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23502,57 +23502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502240725" name="Picture">
+                  <wp:docPr id="613776007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502240725" name="Picture"/>
+                          <pic:cNvPr id="613776007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23605,57 +23605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966925878" name="Picture">
+                  <wp:docPr id="1953055375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966925878" name="Picture"/>
+                          <pic:cNvPr id="1953055375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24986,57 +24986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847074120" name="Picture">
+                  <wp:docPr id="120129616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847074120" name="Picture"/>
+                          <pic:cNvPr id="120129616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26129,57 +26129,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392664663" name="Picture">
+                        <wp:docPr id="2063964157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392664663" name="Picture"/>
+                                <pic:cNvPr id="2063964157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27518,57 +27518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196972140" name="Picture">
+                  <wp:docPr id="874605381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196972140" name="Picture"/>
+                          <pic:cNvPr id="874605381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27607,57 +27607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421365277" name="Picture">
+                  <wp:docPr id="2146165450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421365277" name="Picture"/>
+                          <pic:cNvPr id="2146165450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28251,57 +28251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496547324" name="Picture">
+                  <wp:docPr id="2116369307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496547324" name="Picture"/>
+                          <pic:cNvPr id="2116369307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29249,57 +29249,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158742750" name="Picture">
+                  <wp:docPr id="265801234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158742750" name="Picture"/>
+                          <pic:cNvPr id="265801234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29352,57 +29352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445563943" name="Picture">
+                  <wp:docPr id="1478502580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445563943" name="Picture"/>
+                          <pic:cNvPr id="1478502580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30729,57 +30729,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556478289" name="Picture">
+                  <wp:docPr id="1594757840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556478289" name="Picture"/>
+                          <pic:cNvPr id="1594757840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31872,57 +31872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595857082" name="Picture">
+                        <wp:docPr id="676539209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595857082" name="Picture"/>
+                                <pic:cNvPr id="676539209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33233,57 +33233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529740348" name="Picture">
+                  <wp:docPr id="132391937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529740348" name="Picture"/>
+                          <pic:cNvPr id="132391937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33322,57 +33322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427036902" name="Picture">
+                  <wp:docPr id="384281196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427036902" name="Picture"/>
+                          <pic:cNvPr id="384281196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33966,57 +33966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509183953" name="Picture">
+                  <wp:docPr id="774609914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509183953" name="Picture"/>
+                          <pic:cNvPr id="774609914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34964,57 +34964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405542768" name="Picture">
+                  <wp:docPr id="1624975594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405542768" name="Picture"/>
+                          <pic:cNvPr id="1624975594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35067,57 +35067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401610263" name="Picture">
+                  <wp:docPr id="374033522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401610263" name="Picture"/>
+                          <pic:cNvPr id="374033522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270579705" name="Picture">
+                  <wp:docPr id="668723206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270579705" name="Picture"/>
+                          <pic:cNvPr id="668723206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37587,57 +37587,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297320316" name="Picture">
+                        <wp:docPr id="1973644989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297320316" name="Picture"/>
+                                <pic:cNvPr id="1973644989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38945,57 +38945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490640976" name="Picture">
+                  <wp:docPr id="230695895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490640976" name="Picture"/>
+                          <pic:cNvPr id="230695895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39034,57 +39034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059917582" name="Picture">
+                  <wp:docPr id="506384316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059917582" name="Picture"/>
+                          <pic:cNvPr id="506384316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39657,57 +39657,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925822265" name="Picture">
+                  <wp:docPr id="2035573030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925822265" name="Picture"/>
+                          <pic:cNvPr id="2035573030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40574,57 +40574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103668839" name="Picture">
+                  <wp:docPr id="1600756468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103668839" name="Picture"/>
+                          <pic:cNvPr id="1600756468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40677,57 +40677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299507777" name="Picture">
+                  <wp:docPr id="1434881158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299507777" name="Picture"/>
+                          <pic:cNvPr id="1434881158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42000,57 +42000,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939453917" name="Picture">
+                  <wp:docPr id="1958754373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939453917" name="Picture"/>
+                          <pic:cNvPr id="1958754373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42782,57 +42782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429839397" name="Picture">
+                  <wp:docPr id="1185391429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429839397" name="Picture"/>
+                          <pic:cNvPr id="1185391429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498305230" name="Picture">
+                  <wp:docPr id="869317060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498305230" name="Picture"/>
+                          <pic:cNvPr id="869317060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43503,57 +43503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357347409" name="Picture">
+                  <wp:docPr id="1037724425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357347409" name="Picture"/>
+                          <pic:cNvPr id="1037724425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44447,57 +44447,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374160674" name="Picture">
+                  <wp:docPr id="2146648646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374160674" name="Picture"/>
+                          <pic:cNvPr id="2146648646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44559,57 +44559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358115618" name="Picture">
+                  <wp:docPr id="1543510607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358115618" name="Picture"/>
+                          <pic:cNvPr id="1543510607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46218,57 +46218,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842216751" name="Picture">
+                  <wp:docPr id="2138492186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842216751" name="Picture"/>
+                          <pic:cNvPr id="2138492186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47397,57 +47397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086870673" name="Picture">
+                  <wp:docPr id="524224444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086870673" name="Picture"/>
+                          <pic:cNvPr id="524224444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47477,57 +47477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026800937" name="Picture">
+                  <wp:docPr id="963035051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026800937" name="Picture"/>
+                          <pic:cNvPr id="963035051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47965,57 +47965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263594552" name="Picture">
+                  <wp:docPr id="1851056290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263594552" name="Picture"/>
+                          <pic:cNvPr id="1851056290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>