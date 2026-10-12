--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188041207" name="Picture">
+                  <wp:docPr id="2063279619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188041207" name="Picture"/>
+                          <pic:cNvPr id="2063279619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721094033" name="Picture">
+                  <wp:docPr id="1614402337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721094033" name="Picture"/>
+                          <pic:cNvPr id="1614402337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771037659" name="Picture">
+                        <wp:docPr id="275713097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771037659" name="Picture"/>
+                                <pic:cNvPr id="275713097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755752112" name="Picture">
+                  <wp:docPr id="962156864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755752112" name="Picture"/>
+                          <pic:cNvPr id="962156864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716359459" name="Picture">
+                  <wp:docPr id="535045736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716359459" name="Picture"/>
+                          <pic:cNvPr id="535045736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912403478" name="Picture">
+                  <wp:docPr id="451648713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912403478" name="Picture"/>
+                          <pic:cNvPr id="451648713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899781059" name="Picture">
+                  <wp:docPr id="749233063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899781059" name="Picture"/>
+                          <pic:cNvPr id="749233063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516960220" name="Picture">
+                  <wp:docPr id="1208359890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516960220" name="Picture"/>
+                          <pic:cNvPr id="1208359890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770930590" name="Picture">
+                        <wp:docPr id="197414847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770930590" name="Picture"/>
+                                <pic:cNvPr id="197414847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817011571" name="Picture">
+                        <wp:docPr id="2024409646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817011571" name="Picture"/>
+                                <pic:cNvPr id="2024409646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320535050" name="Picture">
+                        <wp:docPr id="169780453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320535050" name="Picture"/>
+                                <pic:cNvPr id="169780453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439646682" name="Picture">
+                        <wp:docPr id="1091077389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439646682" name="Picture"/>
+                                <pic:cNvPr id="1091077389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345595775" name="Picture">
+                        <wp:docPr id="673040612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345595775" name="Picture"/>
+                                <pic:cNvPr id="673040612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870811812" name="Picture">
+                        <wp:docPr id="1821693377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870811812" name="Picture"/>
+                                <pic:cNvPr id="1821693377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682143278" name="Picture">
+                        <wp:docPr id="2111042206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682143278" name="Picture"/>
+                                <pic:cNvPr id="2111042206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767090469" name="Picture">
+                        <wp:docPr id="1989970949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767090469" name="Picture"/>
+                                <pic:cNvPr id="1989970949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813597391" name="Picture">
+                        <wp:docPr id="1736971918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813597391" name="Picture"/>
+                                <pic:cNvPr id="1736971918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894257863" name="Picture">
+                        <wp:docPr id="858707426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894257863" name="Picture"/>
+                                <pic:cNvPr id="858707426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030936968" name="Picture">
+                        <wp:docPr id="103619066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030936968" name="Picture"/>
+                                <pic:cNvPr id="103619066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767254651" name="Picture">
+                        <wp:docPr id="975235706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767254651" name="Picture"/>
+                                <pic:cNvPr id="975235706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34251086" name="Picture">
+                        <wp:docPr id="1549640128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34251086" name="Picture"/>
+                                <pic:cNvPr id="1549640128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063644467" name="Picture">
+                        <wp:docPr id="677563352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063644467" name="Picture"/>
+                                <pic:cNvPr id="677563352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143230969" name="Picture">
+                        <wp:docPr id="1578979148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143230969" name="Picture"/>
+                                <pic:cNvPr id="1578979148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682933612" name="Picture">
+                  <wp:docPr id="631110452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682933612" name="Picture"/>
+                          <pic:cNvPr id="631110452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042387595" name="Picture">
+                  <wp:docPr id="2107788810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042387595" name="Picture"/>
+                          <pic:cNvPr id="2107788810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231484580" name="Picture">
+                  <wp:docPr id="2040474873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231484580" name="Picture"/>
+                          <pic:cNvPr id="2040474873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815254095" name="Picture">
+                  <wp:docPr id="1686910280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815254095" name="Picture"/>
+                          <pic:cNvPr id="1686910280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34930376" name="Picture">
+                  <wp:docPr id="444668511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34930376" name="Picture"/>
+                          <pic:cNvPr id="444668511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581322681" name="Picture">
+                  <wp:docPr id="286077332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581322681" name="Picture"/>
+                          <pic:cNvPr id="286077332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542482390" name="Picture">
+                        <wp:docPr id="480112097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542482390" name="Picture"/>
+                                <pic:cNvPr id="480112097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641810220" name="Picture">
+                  <wp:docPr id="742954523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641810220" name="Picture"/>
+                          <pic:cNvPr id="742954523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226355265" name="Picture">
+                  <wp:docPr id="1288158260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226355265" name="Picture"/>
+                          <pic:cNvPr id="1288158260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170161563" name="Picture">
+                  <wp:docPr id="1061597864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170161563" name="Picture"/>
+                          <pic:cNvPr id="1061597864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431387383" name="Picture">
+                  <wp:docPr id="1454900946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431387383" name="Picture"/>
+                          <pic:cNvPr id="1454900946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672233037" name="Picture">
+                  <wp:docPr id="2035343307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672233037" name="Picture"/>
+                          <pic:cNvPr id="2035343307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959702465" name="Picture">
+                  <wp:docPr id="231463805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959702465" name="Picture"/>
+                          <pic:cNvPr id="231463805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301480334" name="Picture">
+                        <wp:docPr id="749465493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301480334" name="Picture"/>
+                                <pic:cNvPr id="749465493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771384064" name="Picture">
+                        <wp:docPr id="810483132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771384064" name="Picture"/>
+                                <pic:cNvPr id="810483132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963730933" name="Picture">
+                  <wp:docPr id="1139440487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963730933" name="Picture"/>
+                          <pic:cNvPr id="1139440487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348996008" name="Picture">
+                  <wp:docPr id="981665106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348996008" name="Picture"/>
+                          <pic:cNvPr id="981665106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906644117" name="Picture">
+                  <wp:docPr id="80330877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906644117" name="Picture"/>
+                          <pic:cNvPr id="80330877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022597438" name="Picture">
+                  <wp:docPr id="326156452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022597438" name="Picture"/>
+                          <pic:cNvPr id="326156452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258711493" name="Picture">
+                  <wp:docPr id="1841427536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258711493" name="Picture"/>
+                          <pic:cNvPr id="1841427536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574176552" name="Picture">
+                  <wp:docPr id="1707528497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574176552" name="Picture"/>
+                          <pic:cNvPr id="1707528497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164274762" name="Picture">
+                        <wp:docPr id="1285644470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164274762" name="Picture"/>
+                                <pic:cNvPr id="1285644470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947248777" name="Picture">
+                  <wp:docPr id="524119882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947248777" name="Picture"/>
+                          <pic:cNvPr id="524119882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663720521" name="Picture">
+                  <wp:docPr id="647417010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663720521" name="Picture"/>
+                          <pic:cNvPr id="647417010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086483600" name="Picture">
+                  <wp:docPr id="1442944447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086483600" name="Picture"/>
+                          <pic:cNvPr id="1442944447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143973603" name="Picture">
+                  <wp:docPr id="695792034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143973603" name="Picture"/>
+                          <pic:cNvPr id="695792034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738279830" name="Picture">
+                  <wp:docPr id="741032143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738279830" name="Picture"/>
+                          <pic:cNvPr id="741032143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767966929" name="Picture">
+                  <wp:docPr id="333681011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767966929" name="Picture"/>
+                          <pic:cNvPr id="333681011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258511858" name="Picture">
+                        <wp:docPr id="454921085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258511858" name="Picture"/>
+                                <pic:cNvPr id="454921085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675644242" name="Picture">
+                  <wp:docPr id="292224371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675644242" name="Picture"/>
+                          <pic:cNvPr id="292224371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677160415" name="Picture">
+                  <wp:docPr id="1717295680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677160415" name="Picture"/>
+                          <pic:cNvPr id="1717295680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935817695" name="Picture">
+                  <wp:docPr id="631881270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935817695" name="Picture"/>
+                          <pic:cNvPr id="631881270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982255809" name="Picture">
+                  <wp:docPr id="1773817212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982255809" name="Picture"/>
+                          <pic:cNvPr id="1773817212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634313337" name="Picture">
+                  <wp:docPr id="808630884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634313337" name="Picture"/>
+                          <pic:cNvPr id="808630884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593752000" name="Picture">
+                  <wp:docPr id="1087706670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593752000" name="Picture"/>
+                          <pic:cNvPr id="1087706670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532860947" name="Picture">
+                  <wp:docPr id="199405541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532860947" name="Picture"/>
+                          <pic:cNvPr id="199405541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743222593" name="Picture">
+                  <wp:docPr id="240067108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743222593" name="Picture"/>
+                          <pic:cNvPr id="240067108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291696050" name="Picture">
+                  <wp:docPr id="1222528948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291696050" name="Picture"/>
+                          <pic:cNvPr id="1222528948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>