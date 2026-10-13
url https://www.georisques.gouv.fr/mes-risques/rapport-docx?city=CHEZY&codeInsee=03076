--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096476619" name="Picture">
+                  <wp:docPr id="771967019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096476619" name="Picture"/>
+                          <pic:cNvPr id="771967019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116321295" name="Picture">
+                  <wp:docPr id="139473261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116321295" name="Picture"/>
+                          <pic:cNvPr id="139473261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735766174" name="Picture">
+                        <wp:docPr id="2036668912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735766174" name="Picture"/>
+                                <pic:cNvPr id="2036668912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009550882" name="Picture">
+                  <wp:docPr id="35067413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009550882" name="Picture"/>
+                          <pic:cNvPr id="35067413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915654621" name="Picture">
+                  <wp:docPr id="270558382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915654621" name="Picture"/>
+                          <pic:cNvPr id="270558382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197765355" name="Picture">
+                  <wp:docPr id="229263508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197765355" name="Picture"/>
+                          <pic:cNvPr id="229263508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388486496" name="Picture">
+                  <wp:docPr id="948092991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388486496" name="Picture"/>
+                          <pic:cNvPr id="948092991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821251681" name="Picture">
+                  <wp:docPr id="898562921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821251681" name="Picture"/>
+                          <pic:cNvPr id="898562921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734973168" name="Picture">
+                        <wp:docPr id="385985594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734973168" name="Picture"/>
+                                <pic:cNvPr id="385985594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496231660" name="Picture">
+                        <wp:docPr id="2097690754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496231660" name="Picture"/>
+                                <pic:cNvPr id="2097690754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622180487" name="Picture">
+                        <wp:docPr id="1683699782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622180487" name="Picture"/>
+                                <pic:cNvPr id="1683699782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39490643" name="Picture">
+                        <wp:docPr id="851652286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39490643" name="Picture"/>
+                                <pic:cNvPr id="851652286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35785878" name="Picture">
+                        <wp:docPr id="3986599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35785878" name="Picture"/>
+                                <pic:cNvPr id="3986599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865593845" name="Picture">
+                        <wp:docPr id="1534351017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865593845" name="Picture"/>
+                                <pic:cNvPr id="1534351017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482400135" name="Picture">
+                        <wp:docPr id="1230400395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482400135" name="Picture"/>
+                                <pic:cNvPr id="1230400395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039981123" name="Picture">
+                        <wp:docPr id="499425994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039981123" name="Picture"/>
+                                <pic:cNvPr id="499425994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968002197" name="Picture">
+                        <wp:docPr id="1538092258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968002197" name="Picture"/>
+                                <pic:cNvPr id="1538092258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345786353" name="Picture">
+                        <wp:docPr id="979553371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345786353" name="Picture"/>
+                                <pic:cNvPr id="979553371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945451064" name="Picture">
+                        <wp:docPr id="1154748977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945451064" name="Picture"/>
+                                <pic:cNvPr id="1154748977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784023471" name="Picture">
+                        <wp:docPr id="792383180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784023471" name="Picture"/>
+                                <pic:cNvPr id="792383180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670876416" name="Picture">
+                        <wp:docPr id="1826917859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670876416" name="Picture"/>
+                                <pic:cNvPr id="1826917859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878333039" name="Picture">
+                        <wp:docPr id="77754929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878333039" name="Picture"/>
+                                <pic:cNvPr id="77754929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869829677" name="Picture">
+                        <wp:docPr id="980566911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869829677" name="Picture"/>
+                                <pic:cNvPr id="980566911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629822842" name="Picture">
+                  <wp:docPr id="480795617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629822842" name="Picture"/>
+                          <pic:cNvPr id="480795617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482989820" name="Picture">
+                  <wp:docPr id="1517574193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482989820" name="Picture"/>
+                          <pic:cNvPr id="1517574193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516661385" name="Picture">
+                  <wp:docPr id="1781257141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516661385" name="Picture"/>
+                          <pic:cNvPr id="1781257141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983909095" name="Picture">
+                  <wp:docPr id="998023503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983909095" name="Picture"/>
+                          <pic:cNvPr id="998023503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247878854" name="Picture">
+                  <wp:docPr id="1777372852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247878854" name="Picture"/>
+                          <pic:cNvPr id="1777372852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265425948" name="Picture">
+                  <wp:docPr id="173008261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265425948" name="Picture"/>
+                          <pic:cNvPr id="173008261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374774751" name="Picture">
+                        <wp:docPr id="667784300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374774751" name="Picture"/>
+                                <pic:cNvPr id="667784300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700578522" name="Picture">
+                  <wp:docPr id="1740245091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700578522" name="Picture"/>
+                          <pic:cNvPr id="1740245091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230301102" name="Picture">
+                  <wp:docPr id="57366307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230301102" name="Picture"/>
+                          <pic:cNvPr id="57366307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789637029" name="Picture">
+                  <wp:docPr id="1221516758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789637029" name="Picture"/>
+                          <pic:cNvPr id="1221516758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943223831" name="Picture">
+                  <wp:docPr id="895364396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943223831" name="Picture"/>
+                          <pic:cNvPr id="895364396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191699966" name="Picture">
+                  <wp:docPr id="1829971844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191699966" name="Picture"/>
+                          <pic:cNvPr id="1829971844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743974943" name="Picture">
+                  <wp:docPr id="1028200234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743974943" name="Picture"/>
+                          <pic:cNvPr id="1028200234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731827699" name="Picture">
+                        <wp:docPr id="635756374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731827699" name="Picture"/>
+                                <pic:cNvPr id="635756374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544763134" name="Picture">
+                        <wp:docPr id="423375381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544763134" name="Picture"/>
+                                <pic:cNvPr id="423375381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52006081" name="Picture">
+                  <wp:docPr id="1223583824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52006081" name="Picture"/>
+                          <pic:cNvPr id="1223583824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099483558" name="Picture">
+                  <wp:docPr id="485747012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099483558" name="Picture"/>
+                          <pic:cNvPr id="485747012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75752913" name="Picture">
+                  <wp:docPr id="289368407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75752913" name="Picture"/>
+                          <pic:cNvPr id="289368407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619952036" name="Picture">
+                  <wp:docPr id="1863906120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619952036" name="Picture"/>
+                          <pic:cNvPr id="1863906120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496400595" name="Picture">
+                  <wp:docPr id="1158854291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496400595" name="Picture"/>
+                          <pic:cNvPr id="1158854291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897063537" name="Picture">
+                  <wp:docPr id="1604949161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897063537" name="Picture"/>
+                          <pic:cNvPr id="1604949161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345642049" name="Picture">
+                        <wp:docPr id="625279850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345642049" name="Picture"/>
+                                <pic:cNvPr id="625279850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330589884" name="Picture">
+                  <wp:docPr id="1095577218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330589884" name="Picture"/>
+                          <pic:cNvPr id="1095577218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940141223" name="Picture">
+                  <wp:docPr id="1663502659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940141223" name="Picture"/>
+                          <pic:cNvPr id="1663502659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096454139" name="Picture">
+                  <wp:docPr id="1861490718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096454139" name="Picture"/>
+                          <pic:cNvPr id="1861490718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679335887" name="Picture">
+                  <wp:docPr id="631464072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679335887" name="Picture"/>
+                          <pic:cNvPr id="631464072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309937222" name="Picture">
+                  <wp:docPr id="198467232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309937222" name="Picture"/>
+                          <pic:cNvPr id="198467232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366428827" name="Picture">
+                  <wp:docPr id="1207701335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366428827" name="Picture"/>
+                          <pic:cNvPr id="1207701335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3633314" name="Picture">
+                        <wp:docPr id="1108418130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3633314" name="Picture"/>
+                                <pic:cNvPr id="1108418130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156973018" name="Picture">
+                  <wp:docPr id="282054608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156973018" name="Picture"/>
+                          <pic:cNvPr id="282054608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852681779" name="Picture">
+                  <wp:docPr id="1525067797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852681779" name="Picture"/>
+                          <pic:cNvPr id="1525067797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986097016" name="Picture">
+                  <wp:docPr id="1049465630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986097016" name="Picture"/>
+                          <pic:cNvPr id="1049465630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272909783" name="Picture">
+                  <wp:docPr id="78273416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272909783" name="Picture"/>
+                          <pic:cNvPr id="78273416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795664873" name="Picture">
+                  <wp:docPr id="1739425342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795664873" name="Picture"/>
+                          <pic:cNvPr id="1739425342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299604532" name="Picture">
+                  <wp:docPr id="260151056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299604532" name="Picture"/>
+                          <pic:cNvPr id="260151056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325516473" name="Picture">
+                  <wp:docPr id="731945040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325516473" name="Picture"/>
+                          <pic:cNvPr id="731945040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649587745" name="Picture">
+                  <wp:docPr id="1664498731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649587745" name="Picture"/>
+                          <pic:cNvPr id="1664498731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721151402" name="Picture">
+                  <wp:docPr id="285569346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721151402" name="Picture"/>
+                          <pic:cNvPr id="285569346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>