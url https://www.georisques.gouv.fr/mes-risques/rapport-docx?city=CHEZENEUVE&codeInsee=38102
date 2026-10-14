--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610323373" name="Picture">
+                  <wp:docPr id="2053850287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610323373" name="Picture"/>
+                          <pic:cNvPr id="2053850287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462634517" name="Picture">
+                  <wp:docPr id="1121249427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462634517" name="Picture"/>
+                          <pic:cNvPr id="1121249427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915585318" name="Picture">
+                        <wp:docPr id="1138865701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915585318" name="Picture"/>
+                                <pic:cNvPr id="1138865701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144007421" name="Picture">
+                  <wp:docPr id="643514026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144007421" name="Picture"/>
+                          <pic:cNvPr id="643514026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155152265" name="Picture">
+                  <wp:docPr id="1628789280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155152265" name="Picture"/>
+                          <pic:cNvPr id="1628789280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829302539" name="Picture">
+                  <wp:docPr id="1445889904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829302539" name="Picture"/>
+                          <pic:cNvPr id="1445889904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182446535" name="Picture">
+                  <wp:docPr id="410708486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182446535" name="Picture"/>
+                          <pic:cNvPr id="410708486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407368842" name="Picture">
+                  <wp:docPr id="920510488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407368842" name="Picture"/>
+                          <pic:cNvPr id="920510488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036508961" name="Picture">
+                        <wp:docPr id="252149800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036508961" name="Picture"/>
+                                <pic:cNvPr id="252149800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823737487" name="Picture">
+                        <wp:docPr id="603768778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823737487" name="Picture"/>
+                                <pic:cNvPr id="603768778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115571756" name="Picture">
+                        <wp:docPr id="2135382411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115571756" name="Picture"/>
+                                <pic:cNvPr id="2135382411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979181657" name="Picture">
+                        <wp:docPr id="168400204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979181657" name="Picture"/>
+                                <pic:cNvPr id="168400204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089424247" name="Picture">
+                        <wp:docPr id="1270297722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089424247" name="Picture"/>
+                                <pic:cNvPr id="1270297722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147757011" name="Picture">
+                        <wp:docPr id="705627251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147757011" name="Picture"/>
+                                <pic:cNvPr id="705627251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283659693" name="Picture">
+                        <wp:docPr id="199117481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283659693" name="Picture"/>
+                                <pic:cNvPr id="199117481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123435602" name="Picture">
+                        <wp:docPr id="1234885687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123435602" name="Picture"/>
+                                <pic:cNvPr id="1234885687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707201897" name="Picture">
+                        <wp:docPr id="954458836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707201897" name="Picture"/>
+                                <pic:cNvPr id="954458836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740789594" name="Picture">
+                        <wp:docPr id="1176553091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740789594" name="Picture"/>
+                                <pic:cNvPr id="1176553091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362575282" name="Picture">
+                        <wp:docPr id="1852414806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362575282" name="Picture"/>
+                                <pic:cNvPr id="1852414806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419302663" name="Picture">
+                        <wp:docPr id="1842946125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419302663" name="Picture"/>
+                                <pic:cNvPr id="1842946125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161624884" name="Picture">
+                        <wp:docPr id="1338070175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161624884" name="Picture"/>
+                                <pic:cNvPr id="1338070175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438217389" name="Picture">
+                        <wp:docPr id="1458476106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438217389" name="Picture"/>
+                                <pic:cNvPr id="1458476106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111157583" name="Picture">
+                        <wp:docPr id="1837012483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111157583" name="Picture"/>
+                                <pic:cNvPr id="1837012483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398764809" name="Picture">
+                        <wp:docPr id="1389586684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398764809" name="Picture"/>
+                                <pic:cNvPr id="1389586684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279038912" name="Picture">
+                        <wp:docPr id="1049253367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279038912" name="Picture"/>
+                                <pic:cNvPr id="1049253367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056301276" name="Picture">
+                        <wp:docPr id="217060423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056301276" name="Picture"/>
+                                <pic:cNvPr id="217060423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865630140" name="Picture">
+                  <wp:docPr id="816605024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865630140" name="Picture"/>
+                          <pic:cNvPr id="816605024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143919422" name="Picture">
+                  <wp:docPr id="333122699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143919422" name="Picture"/>
+                          <pic:cNvPr id="333122699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482610036" name="Picture">
+                  <wp:docPr id="864867570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482610036" name="Picture"/>
+                          <pic:cNvPr id="864867570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433616899" name="Picture">
+                  <wp:docPr id="510472433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433616899" name="Picture"/>
+                          <pic:cNvPr id="510472433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775277910" name="Picture">
+                  <wp:docPr id="1765407501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775277910" name="Picture"/>
+                          <pic:cNvPr id="1765407501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225115764" name="Picture">
+                  <wp:docPr id="1133496414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225115764" name="Picture"/>
+                          <pic:cNvPr id="1133496414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233954562" name="Picture">
+                        <wp:docPr id="1706355253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233954562" name="Picture"/>
+                                <pic:cNvPr id="1706355253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233966942" name="Picture">
+                  <wp:docPr id="1607956380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233966942" name="Picture"/>
+                          <pic:cNvPr id="1607956380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225189338" name="Picture">
+                  <wp:docPr id="1611530157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225189338" name="Picture"/>
+                          <pic:cNvPr id="1611530157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251752501" name="Picture">
+                  <wp:docPr id="581588187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251752501" name="Picture"/>
+                          <pic:cNvPr id="581588187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691760275" name="Picture">
+                  <wp:docPr id="75725119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691760275" name="Picture"/>
+                          <pic:cNvPr id="75725119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303916926" name="Picture">
+                  <wp:docPr id="2145025581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303916926" name="Picture"/>
+                          <pic:cNvPr id="2145025581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724421203" name="Picture">
+                  <wp:docPr id="556308055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724421203" name="Picture"/>
+                          <pic:cNvPr id="556308055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216606361" name="Picture">
+                        <wp:docPr id="1177139567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216606361" name="Picture"/>
+                                <pic:cNvPr id="1177139567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972092563" name="Picture">
+                        <wp:docPr id="195677385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972092563" name="Picture"/>
+                                <pic:cNvPr id="195677385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087239898" name="Picture">
+                  <wp:docPr id="12643858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087239898" name="Picture"/>
+                          <pic:cNvPr id="12643858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731131176" name="Picture">
+                  <wp:docPr id="25954383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731131176" name="Picture"/>
+                          <pic:cNvPr id="25954383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400337505" name="Picture">
+                  <wp:docPr id="609229405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400337505" name="Picture"/>
+                          <pic:cNvPr id="609229405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823500075" name="Picture">
+                  <wp:docPr id="279028251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823500075" name="Picture"/>
+                          <pic:cNvPr id="279028251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929459533" name="Picture">
+                  <wp:docPr id="231437037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929459533" name="Picture"/>
+                          <pic:cNvPr id="231437037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671343232" name="Picture">
+                  <wp:docPr id="1808280221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671343232" name="Picture"/>
+                          <pic:cNvPr id="1808280221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113869451" name="Picture">
+                        <wp:docPr id="2092867248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113869451" name="Picture"/>
+                                <pic:cNvPr id="2092867248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837379888" name="Picture">
+                  <wp:docPr id="1443417976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837379888" name="Picture"/>
+                          <pic:cNvPr id="1443417976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937062924" name="Picture">
+                  <wp:docPr id="2028762707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937062924" name="Picture"/>
+                          <pic:cNvPr id="2028762707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729670054" name="Picture">
+                  <wp:docPr id="645891168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729670054" name="Picture"/>
+                          <pic:cNvPr id="645891168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144502947" name="Picture">
+                  <wp:docPr id="935334319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144502947" name="Picture"/>
+                          <pic:cNvPr id="935334319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404283393" name="Picture">
+                  <wp:docPr id="405870407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404283393" name="Picture"/>
+                          <pic:cNvPr id="405870407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955931295" name="Picture">
+                  <wp:docPr id="1431022732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955931295" name="Picture"/>
+                          <pic:cNvPr id="1431022732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714176835" name="Picture">
+                        <wp:docPr id="637620695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714176835" name="Picture"/>
+                                <pic:cNvPr id="637620695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004681042" name="Picture">
+                  <wp:docPr id="782677591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004681042" name="Picture"/>
+                          <pic:cNvPr id="782677591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254453427" name="Picture">
+                  <wp:docPr id="1805720500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254453427" name="Picture"/>
+                          <pic:cNvPr id="1805720500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892112330" name="Picture">
+                  <wp:docPr id="307890613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892112330" name="Picture"/>
+                          <pic:cNvPr id="307890613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452029593" name="Picture">
+                  <wp:docPr id="1902012164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452029593" name="Picture"/>
+                          <pic:cNvPr id="1902012164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777137661" name="Picture">
+                  <wp:docPr id="141560313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777137661" name="Picture"/>
+                          <pic:cNvPr id="141560313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887528294" name="Picture">
+                  <wp:docPr id="1787158844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887528294" name="Picture"/>
+                          <pic:cNvPr id="1787158844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042103564" name="Picture">
+                  <wp:docPr id="1103785445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042103564" name="Picture"/>
+                          <pic:cNvPr id="1103785445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162659324" name="Picture">
+                  <wp:docPr id="67365089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162659324" name="Picture"/>
+                          <pic:cNvPr id="67365089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369506280" name="Picture">
+                  <wp:docPr id="1993472647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369506280" name="Picture"/>
+                          <pic:cNvPr id="1993472647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412903677" name="Picture">
+                  <wp:docPr id="803999694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412903677" name="Picture"/>
+                          <pic:cNvPr id="803999694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79223748" name="Picture">
+                  <wp:docPr id="2146494002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79223748" name="Picture"/>
+                          <pic:cNvPr id="2146494002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895799551" name="Picture">
+                  <wp:docPr id="65947439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895799551" name="Picture"/>
+                          <pic:cNvPr id="65947439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417553891" name="Picture">
+                  <wp:docPr id="1808004822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417553891" name="Picture"/>
+                          <pic:cNvPr id="1808004822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247324322" name="Picture">
+                  <wp:docPr id="901980538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247324322" name="Picture"/>
+                          <pic:cNvPr id="901980538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625820700" name="Picture">
+                  <wp:docPr id="1578721066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625820700" name="Picture"/>
+                          <pic:cNvPr id="1578721066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>