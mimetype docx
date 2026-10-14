--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013177238" name="Picture">
+                  <wp:docPr id="97379768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013177238" name="Picture"/>
+                          <pic:cNvPr id="97379768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492590980" name="Picture">
+                  <wp:docPr id="433345567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492590980" name="Picture"/>
+                          <pic:cNvPr id="433345567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190319415" name="Picture">
+                        <wp:docPr id="1042511213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190319415" name="Picture"/>
+                                <pic:cNvPr id="1042511213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642494205" name="Picture">
+                  <wp:docPr id="1468443779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642494205" name="Picture"/>
+                          <pic:cNvPr id="1468443779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867284108" name="Picture">
+                  <wp:docPr id="282139425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867284108" name="Picture"/>
+                          <pic:cNvPr id="282139425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110585013" name="Picture">
+                  <wp:docPr id="1034191704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110585013" name="Picture"/>
+                          <pic:cNvPr id="1034191704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536638828" name="Picture">
+                  <wp:docPr id="1568392800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536638828" name="Picture"/>
+                          <pic:cNvPr id="1568392800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105828897" name="Picture">
+                  <wp:docPr id="855595342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105828897" name="Picture"/>
+                          <pic:cNvPr id="855595342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195009478" name="Picture">
+                        <wp:docPr id="661679955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195009478" name="Picture"/>
+                                <pic:cNvPr id="661679955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086765238" name="Picture">
+                        <wp:docPr id="975328709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086765238" name="Picture"/>
+                                <pic:cNvPr id="975328709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752444351" name="Picture">
+                        <wp:docPr id="246163241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752444351" name="Picture"/>
+                                <pic:cNvPr id="246163241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890545677" name="Picture">
+                        <wp:docPr id="995972629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890545677" name="Picture"/>
+                                <pic:cNvPr id="995972629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467415171" name="Picture">
+                        <wp:docPr id="1553130559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467415171" name="Picture"/>
+                                <pic:cNvPr id="1553130559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848228119" name="Picture">
+                        <wp:docPr id="2071145908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848228119" name="Picture"/>
+                                <pic:cNvPr id="2071145908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420901083" name="Picture">
+                        <wp:docPr id="1701713645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420901083" name="Picture"/>
+                                <pic:cNvPr id="1701713645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662949589" name="Picture">
+                        <wp:docPr id="1239337149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662949589" name="Picture"/>
+                                <pic:cNvPr id="1239337149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391401146" name="Picture">
+                        <wp:docPr id="1908225891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391401146" name="Picture"/>
+                                <pic:cNvPr id="1908225891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422019185" name="Picture">
+                  <wp:docPr id="1010315186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422019185" name="Picture"/>
+                          <pic:cNvPr id="1010315186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153883677" name="Picture">
+                  <wp:docPr id="997413854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153883677" name="Picture"/>
+                          <pic:cNvPr id="997413854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294069716" name="Picture">
+                  <wp:docPr id="1299136489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294069716" name="Picture"/>
+                          <pic:cNvPr id="1299136489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834938285" name="Picture">
+                  <wp:docPr id="1698477469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834938285" name="Picture"/>
+                          <pic:cNvPr id="1698477469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385586735" name="Picture">
+                  <wp:docPr id="1711552041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385586735" name="Picture"/>
+                          <pic:cNvPr id="1711552041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13696,57 +13696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024424068" name="Picture">
+                  <wp:docPr id="1121830981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024424068" name="Picture"/>
+                          <pic:cNvPr id="1121830981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14821,57 +14821,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414464974" name="Picture">
+                        <wp:docPr id="241449380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414464974" name="Picture"/>
+                                <pic:cNvPr id="241449380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16194,57 +16194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185932613" name="Picture">
+                  <wp:docPr id="650092958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185932613" name="Picture"/>
+                          <pic:cNvPr id="650092958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16283,57 +16283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634004365" name="Picture">
+                  <wp:docPr id="1785643082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634004365" name="Picture"/>
+                          <pic:cNvPr id="1785643082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16963,57 +16963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950136803" name="Picture">
+                  <wp:docPr id="1306504323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950136803" name="Picture"/>
+                          <pic:cNvPr id="1306504323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18024,57 +18024,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216374027" name="Picture">
+                  <wp:docPr id="797621968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216374027" name="Picture"/>
+                          <pic:cNvPr id="797621968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18127,57 +18127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333125351" name="Picture">
+                  <wp:docPr id="1933049038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333125351" name="Picture"/>
+                          <pic:cNvPr id="1933049038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19585,57 +19585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672092303" name="Picture">
+                  <wp:docPr id="269864329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672092303" name="Picture"/>
+                          <pic:cNvPr id="269864329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20782,57 +20782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039818570" name="Picture">
+                        <wp:docPr id="1329887742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039818570" name="Picture"/>
+                                <pic:cNvPr id="1329887742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22952,57 +22952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289299249" name="Picture">
+                  <wp:docPr id="1770346041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289299249" name="Picture"/>
+                          <pic:cNvPr id="1770346041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23041,57 +23041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505939342" name="Picture">
+                  <wp:docPr id="1213164237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505939342" name="Picture"/>
+                          <pic:cNvPr id="1213164237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23685,57 +23685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917363699" name="Picture">
+                  <wp:docPr id="615014835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917363699" name="Picture"/>
+                          <pic:cNvPr id="615014835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24683,57 +24683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613483448" name="Picture">
+                  <wp:docPr id="557026430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613483448" name="Picture"/>
+                          <pic:cNvPr id="557026430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24786,57 +24786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913495648" name="Picture">
+                  <wp:docPr id="1438646540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913495648" name="Picture"/>
+                          <pic:cNvPr id="1438646540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26163,57 +26163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784061755" name="Picture">
+                  <wp:docPr id="459355995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784061755" name="Picture"/>
+                          <pic:cNvPr id="459355995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27306,57 +27306,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945950185" name="Picture">
+                        <wp:docPr id="547406716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945950185" name="Picture"/>
+                                <pic:cNvPr id="547406716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28527,57 +28527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60741280" name="Picture">
+                  <wp:docPr id="854193116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60741280" name="Picture"/>
+                          <pic:cNvPr id="854193116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28598,57 +28598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529225614" name="Picture">
+                  <wp:docPr id="408235654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529225614" name="Picture"/>
+                          <pic:cNvPr id="408235654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29012,57 +29012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733765564" name="Picture">
+                  <wp:docPr id="990281371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733765564" name="Picture"/>
+                          <pic:cNvPr id="990281371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>