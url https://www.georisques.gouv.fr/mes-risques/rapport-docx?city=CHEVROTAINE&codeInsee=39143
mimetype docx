--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953722297" name="Picture">
+                  <wp:docPr id="787830542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953722297" name="Picture"/>
+                          <pic:cNvPr id="787830542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558486775" name="Picture">
+                  <wp:docPr id="1684995633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558486775" name="Picture"/>
+                          <pic:cNvPr id="1684995633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248921855" name="Picture">
+                        <wp:docPr id="179818385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248921855" name="Picture"/>
+                                <pic:cNvPr id="179818385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112771055" name="Picture">
+                  <wp:docPr id="1894644312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112771055" name="Picture"/>
+                          <pic:cNvPr id="1894644312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537321163" name="Picture">
+                  <wp:docPr id="930692504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537321163" name="Picture"/>
+                          <pic:cNvPr id="930692504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384001216" name="Picture">
+                  <wp:docPr id="135050343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384001216" name="Picture"/>
+                          <pic:cNvPr id="135050343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782056368" name="Picture">
+                  <wp:docPr id="2015979034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782056368" name="Picture"/>
+                          <pic:cNvPr id="2015979034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258341214" name="Picture">
+                  <wp:docPr id="1771006591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258341214" name="Picture"/>
+                          <pic:cNvPr id="1771006591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003987533" name="Picture">
+                        <wp:docPr id="1701436244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003987533" name="Picture"/>
+                                <pic:cNvPr id="1701436244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073297669" name="Picture">
+                        <wp:docPr id="619107199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073297669" name="Picture"/>
+                                <pic:cNvPr id="619107199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87065089" name="Picture">
+                        <wp:docPr id="1274067525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87065089" name="Picture"/>
+                                <pic:cNvPr id="1274067525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605734241" name="Picture">
+                        <wp:docPr id="866032671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605734241" name="Picture"/>
+                                <pic:cNvPr id="866032671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291639684" name="Picture">
+                        <wp:docPr id="2108264733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291639684" name="Picture"/>
+                                <pic:cNvPr id="2108264733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006871821" name="Picture">
+                        <wp:docPr id="226983872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006871821" name="Picture"/>
+                                <pic:cNvPr id="226983872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448788402" name="Picture">
+                        <wp:docPr id="251551828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448788402" name="Picture"/>
+                                <pic:cNvPr id="251551828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317111608" name="Picture">
+                        <wp:docPr id="1202470936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317111608" name="Picture"/>
+                                <pic:cNvPr id="1202470936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010726522" name="Picture">
+                        <wp:docPr id="774861468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010726522" name="Picture"/>
+                                <pic:cNvPr id="774861468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070576102" name="Picture">
+                        <wp:docPr id="1723189156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070576102" name="Picture"/>
+                                <pic:cNvPr id="1723189156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465289537" name="Picture">
+                        <wp:docPr id="464624718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465289537" name="Picture"/>
+                                <pic:cNvPr id="464624718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446311726" name="Picture">
+                        <wp:docPr id="1676650211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446311726" name="Picture"/>
+                                <pic:cNvPr id="1676650211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345386401" name="Picture">
+                        <wp:docPr id="985787129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345386401" name="Picture"/>
+                                <pic:cNvPr id="985787129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125529814" name="Picture">
+                        <wp:docPr id="169996875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125529814" name="Picture"/>
+                                <pic:cNvPr id="169996875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312936675" name="Picture">
+                        <wp:docPr id="1625934766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312936675" name="Picture"/>
+                                <pic:cNvPr id="1625934766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122957328" name="Picture">
+                  <wp:docPr id="747976362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122957328" name="Picture"/>
+                          <pic:cNvPr id="747976362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23877142" name="Picture">
+                  <wp:docPr id="1905454286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23877142" name="Picture"/>
+                          <pic:cNvPr id="1905454286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042689021" name="Picture">
+                  <wp:docPr id="1586342944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042689021" name="Picture"/>
+                          <pic:cNvPr id="1586342944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655544001" name="Picture">
+                  <wp:docPr id="2121789728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655544001" name="Picture"/>
+                          <pic:cNvPr id="2121789728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923904459" name="Picture">
+                  <wp:docPr id="1810939553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923904459" name="Picture"/>
+                          <pic:cNvPr id="1810939553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453505536" name="Picture">
+                  <wp:docPr id="876670330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453505536" name="Picture"/>
+                          <pic:cNvPr id="876670330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367996046" name="Picture">
+                        <wp:docPr id="209531610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367996046" name="Picture"/>
+                                <pic:cNvPr id="209531610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855080108" name="Picture">
+                  <wp:docPr id="2139871279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855080108" name="Picture"/>
+                          <pic:cNvPr id="2139871279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640643967" name="Picture">
+                  <wp:docPr id="164154216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640643967" name="Picture"/>
+                          <pic:cNvPr id="164154216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948755634" name="Picture">
+                  <wp:docPr id="1824969577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948755634" name="Picture"/>
+                          <pic:cNvPr id="1824969577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824054616" name="Picture">
+                  <wp:docPr id="830775845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824054616" name="Picture"/>
+                          <pic:cNvPr id="830775845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328288" name="Picture">
+                  <wp:docPr id="1858836784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328288" name="Picture"/>
+                          <pic:cNvPr id="1858836784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888861837" name="Picture">
+                  <wp:docPr id="1583667354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888861837" name="Picture"/>
+                          <pic:cNvPr id="1583667354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287684878" name="Picture">
+                        <wp:docPr id="1423226726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287684878" name="Picture"/>
+                                <pic:cNvPr id="1423226726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973172567" name="Picture">
+                        <wp:docPr id="1146076885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973172567" name="Picture"/>
+                                <pic:cNvPr id="1146076885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083810667" name="Picture">
+                  <wp:docPr id="843844259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083810667" name="Picture"/>
+                          <pic:cNvPr id="843844259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097596506" name="Picture">
+                  <wp:docPr id="1007894585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097596506" name="Picture"/>
+                          <pic:cNvPr id="1007894585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213908847" name="Picture">
+                  <wp:docPr id="1441872300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213908847" name="Picture"/>
+                          <pic:cNvPr id="1441872300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333489893" name="Picture">
+                  <wp:docPr id="915780921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333489893" name="Picture"/>
+                          <pic:cNvPr id="915780921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848992964" name="Picture">
+                  <wp:docPr id="1660200542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848992964" name="Picture"/>
+                          <pic:cNvPr id="1660200542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104847742" name="Picture">
+                  <wp:docPr id="1472953781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104847742" name="Picture"/>
+                          <pic:cNvPr id="1472953781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32138,57 +32138,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346559382" name="Picture">
+                  <wp:docPr id="2042272617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346559382" name="Picture"/>
+                          <pic:cNvPr id="2042272617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32227,57 +32227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142379955" name="Picture">
+                  <wp:docPr id="1972401982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142379955" name="Picture"/>
+                          <pic:cNvPr id="1972401982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32871,57 +32871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656335648" name="Picture">
+                  <wp:docPr id="849829391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656335648" name="Picture"/>
+                          <pic:cNvPr id="849829391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33869,57 +33869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678457453" name="Picture">
+                  <wp:docPr id="1285511964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678457453" name="Picture"/>
+                          <pic:cNvPr id="1285511964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858218921" name="Picture">
+                  <wp:docPr id="96507569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858218921" name="Picture"/>
+                          <pic:cNvPr id="96507569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35349,57 +35349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901457291" name="Picture">
+                  <wp:docPr id="1748758930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901457291" name="Picture"/>
+                          <pic:cNvPr id="1748758930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36492,57 +36492,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440179085" name="Picture">
+                        <wp:docPr id="167150335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440179085" name="Picture"/>
+                                <pic:cNvPr id="167150335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37853,57 +37853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959218625" name="Picture">
+                  <wp:docPr id="1047938354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959218625" name="Picture"/>
+                          <pic:cNvPr id="1047938354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37942,57 +37942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756866925" name="Picture">
+                  <wp:docPr id="731214737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756866925" name="Picture"/>
+                          <pic:cNvPr id="731214737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38586,57 +38586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644334451" name="Picture">
+                  <wp:docPr id="1710070936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644334451" name="Picture"/>
+                          <pic:cNvPr id="1710070936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39584,57 +39584,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507962838" name="Picture">
+                  <wp:docPr id="223822312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507962838" name="Picture"/>
+                          <pic:cNvPr id="223822312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39687,57 +39687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603463841" name="Picture">
+                  <wp:docPr id="1180049057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603463841" name="Picture"/>
+                          <pic:cNvPr id="1180049057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41064,57 +41064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681514586" name="Picture">
+                  <wp:docPr id="2007248870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681514586" name="Picture"/>
+                          <pic:cNvPr id="2007248870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42207,57 +42207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519750643" name="Picture">
+                        <wp:docPr id="2045956001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519750643" name="Picture"/>
+                                <pic:cNvPr id="2045956001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43478,57 +43478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206056036" name="Picture">
+                  <wp:docPr id="614932914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206056036" name="Picture"/>
+                          <pic:cNvPr id="614932914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43558,57 +43558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797551217" name="Picture">
+                  <wp:docPr id="1812361201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797551217" name="Picture"/>
+                          <pic:cNvPr id="1812361201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44037,57 +44037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548072387" name="Picture">
+                  <wp:docPr id="1834365153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548072387" name="Picture"/>
+                          <pic:cNvPr id="1834365153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46045,57 +46045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101610270" name="Picture">
+                  <wp:docPr id="1427035439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101610270" name="Picture"/>
+                          <pic:cNvPr id="1427035439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46116,57 +46116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681296268" name="Picture">
+                  <wp:docPr id="170414488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681296268" name="Picture"/>
+                          <pic:cNvPr id="170414488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46530,57 +46530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322277434" name="Picture">
+                  <wp:docPr id="1453697284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322277434" name="Picture"/>
+                          <pic:cNvPr id="1453697284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>