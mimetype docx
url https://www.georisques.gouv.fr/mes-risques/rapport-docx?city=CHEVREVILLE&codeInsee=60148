--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890101232" name="Picture">
+                  <wp:docPr id="1915307685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890101232" name="Picture"/>
+                          <pic:cNvPr id="1915307685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588653466" name="Picture">
+                  <wp:docPr id="254432921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588653466" name="Picture"/>
+                          <pic:cNvPr id="254432921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341049366" name="Picture">
+                        <wp:docPr id="1743189037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341049366" name="Picture"/>
+                                <pic:cNvPr id="1743189037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682314905" name="Picture">
+                  <wp:docPr id="1563216610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682314905" name="Picture"/>
+                          <pic:cNvPr id="1563216610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728540611" name="Picture">
+                  <wp:docPr id="1757384247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728540611" name="Picture"/>
+                          <pic:cNvPr id="1757384247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554840400" name="Picture">
+                  <wp:docPr id="1486831807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554840400" name="Picture"/>
+                          <pic:cNvPr id="1486831807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274990416" name="Picture">
+                  <wp:docPr id="1994579967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274990416" name="Picture"/>
+                          <pic:cNvPr id="1994579967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261853347" name="Picture">
+                  <wp:docPr id="531839780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261853347" name="Picture"/>
+                          <pic:cNvPr id="531839780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870921830" name="Picture">
+                        <wp:docPr id="1063526883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870921830" name="Picture"/>
+                                <pic:cNvPr id="1063526883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382820091" name="Picture">
+                        <wp:docPr id="1415287891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382820091" name="Picture"/>
+                                <pic:cNvPr id="1415287891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131674649" name="Picture">
+                        <wp:docPr id="1295865105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131674649" name="Picture"/>
+                                <pic:cNvPr id="1295865105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220000006" name="Picture">
+                        <wp:docPr id="874627158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220000006" name="Picture"/>
+                                <pic:cNvPr id="874627158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026581255" name="Picture">
+                        <wp:docPr id="999954783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026581255" name="Picture"/>
+                                <pic:cNvPr id="999954783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974966329" name="Picture">
+                        <wp:docPr id="983096509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974966329" name="Picture"/>
+                                <pic:cNvPr id="983096509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068276174" name="Picture">
+                        <wp:docPr id="1053455075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068276174" name="Picture"/>
+                                <pic:cNvPr id="1053455075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706210747" name="Picture">
+                        <wp:docPr id="1522712627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706210747" name="Picture"/>
+                                <pic:cNvPr id="1522712627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618725509" name="Picture">
+                        <wp:docPr id="633651436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618725509" name="Picture"/>
+                                <pic:cNvPr id="633651436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761444653" name="Picture">
+                        <wp:docPr id="1588514052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761444653" name="Picture"/>
+                                <pic:cNvPr id="1588514052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280808479" name="Picture">
+                        <wp:docPr id="1383463702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280808479" name="Picture"/>
+                                <pic:cNvPr id="1383463702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310437707" name="Picture">
+                        <wp:docPr id="1163172287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310437707" name="Picture"/>
+                                <pic:cNvPr id="1163172287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889171274" name="Picture">
+                        <wp:docPr id="1150686686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889171274" name="Picture"/>
+                                <pic:cNvPr id="1150686686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478529384" name="Picture">
+                        <wp:docPr id="1428934790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478529384" name="Picture"/>
+                                <pic:cNvPr id="1428934790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205456498" name="Picture">
+                        <wp:docPr id="304044933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205456498" name="Picture"/>
+                                <pic:cNvPr id="304044933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432757131" name="Picture">
+                  <wp:docPr id="1274418429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432757131" name="Picture"/>
+                          <pic:cNvPr id="1274418429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681168973" name="Picture">
+                  <wp:docPr id="206614344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681168973" name="Picture"/>
+                          <pic:cNvPr id="206614344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509741396" name="Picture">
+                  <wp:docPr id="1081409412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509741396" name="Picture"/>
+                          <pic:cNvPr id="1081409412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395121777" name="Picture">
+                  <wp:docPr id="1838757624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395121777" name="Picture"/>
+                          <pic:cNvPr id="1838757624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954113155" name="Picture">
+                  <wp:docPr id="203387051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954113155" name="Picture"/>
+                          <pic:cNvPr id="203387051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782172987" name="Picture">
+                  <wp:docPr id="905907874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782172987" name="Picture"/>
+                          <pic:cNvPr id="905907874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269404669" name="Picture">
+                        <wp:docPr id="112358412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269404669" name="Picture"/>
+                                <pic:cNvPr id="112358412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381249979" name="Picture">
+                  <wp:docPr id="1998676653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381249979" name="Picture"/>
+                          <pic:cNvPr id="1998676653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029489938" name="Picture">
+                  <wp:docPr id="508581042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029489938" name="Picture"/>
+                          <pic:cNvPr id="508581042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517009616" name="Picture">
+                  <wp:docPr id="190267744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517009616" name="Picture"/>
+                          <pic:cNvPr id="190267744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41993212" name="Picture">
+                  <wp:docPr id="1408731367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41993212" name="Picture"/>
+                          <pic:cNvPr id="1408731367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621626347" name="Picture">
+                  <wp:docPr id="1464937954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621626347" name="Picture"/>
+                          <pic:cNvPr id="1464937954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945631651" name="Picture">
+                  <wp:docPr id="1869033414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945631651" name="Picture"/>
+                          <pic:cNvPr id="1869033414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817899863" name="Picture">
+                        <wp:docPr id="1901087983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817899863" name="Picture"/>
+                                <pic:cNvPr id="1901087983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540813212" name="Picture">
+                  <wp:docPr id="664753180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540813212" name="Picture"/>
+                          <pic:cNvPr id="664753180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244606864" name="Picture">
+                  <wp:docPr id="1404833356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244606864" name="Picture"/>
+                          <pic:cNvPr id="1404833356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965164701" name="Picture">
+                  <wp:docPr id="1568733665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965164701" name="Picture"/>
+                          <pic:cNvPr id="1568733665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155534459" name="Picture">
+                  <wp:docPr id="328142277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155534459" name="Picture"/>
+                          <pic:cNvPr id="328142277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012392463" name="Picture">
+                  <wp:docPr id="616870237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012392463" name="Picture"/>
+                          <pic:cNvPr id="616870237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565620719" name="Picture">
+                  <wp:docPr id="380686152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565620719" name="Picture"/>
+                          <pic:cNvPr id="380686152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085893914" name="Picture">
+                        <wp:docPr id="1046779525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085893914" name="Picture"/>
+                                <pic:cNvPr id="1046779525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424259893" name="Picture">
+                  <wp:docPr id="775869582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424259893" name="Picture"/>
+                          <pic:cNvPr id="775869582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695922163" name="Picture">
+                  <wp:docPr id="1207722201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695922163" name="Picture"/>
+                          <pic:cNvPr id="1207722201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823170754" name="Picture">
+                  <wp:docPr id="1321288369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823170754" name="Picture"/>
+                          <pic:cNvPr id="1321288369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13815811" name="Picture">
+                  <wp:docPr id="1638645791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13815811" name="Picture"/>
+                          <pic:cNvPr id="1638645791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779576328" name="Picture">
+                  <wp:docPr id="1629936114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779576328" name="Picture"/>
+                          <pic:cNvPr id="1629936114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013181144" name="Picture">
+                  <wp:docPr id="1649425613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013181144" name="Picture"/>
+                          <pic:cNvPr id="1649425613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907427386" name="Picture">
+                        <wp:docPr id="736118971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907427386" name="Picture"/>
+                                <pic:cNvPr id="736118971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859929819" name="Picture">
+                  <wp:docPr id="1251139380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859929819" name="Picture"/>
+                          <pic:cNvPr id="1251139380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254642257" name="Picture">
+                  <wp:docPr id="1671361357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254642257" name="Picture"/>
+                          <pic:cNvPr id="1671361357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616699282" name="Picture">
+                  <wp:docPr id="104103727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616699282" name="Picture"/>
+                          <pic:cNvPr id="104103727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392067821" name="Picture">
+                  <wp:docPr id="1881892379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392067821" name="Picture"/>
+                          <pic:cNvPr id="1881892379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236096183" name="Picture">
+                  <wp:docPr id="950008199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236096183" name="Picture"/>
+                          <pic:cNvPr id="950008199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836807418" name="Picture">
+                  <wp:docPr id="636881700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836807418" name="Picture"/>
+                          <pic:cNvPr id="636881700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528335068" name="Picture">
+                  <wp:docPr id="789397497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528335068" name="Picture"/>
+                          <pic:cNvPr id="789397497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073287775" name="Picture">
+                  <wp:docPr id="998798132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073287775" name="Picture"/>
+                          <pic:cNvPr id="998798132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323781375" name="Picture">
+                  <wp:docPr id="319933043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323781375" name="Picture"/>
+                          <pic:cNvPr id="319933043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>