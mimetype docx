--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906769092" name="Picture">
+                  <wp:docPr id="1997243301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906769092" name="Picture"/>
+                          <pic:cNvPr id="1997243301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912696535" name="Picture">
+                  <wp:docPr id="537242959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912696535" name="Picture"/>
+                          <pic:cNvPr id="537242959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97252860" name="Picture">
+                        <wp:docPr id="1320989498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97252860" name="Picture"/>
+                                <pic:cNvPr id="1320989498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068394622" name="Picture">
+                  <wp:docPr id="915529054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068394622" name="Picture"/>
+                          <pic:cNvPr id="915529054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676679413" name="Picture">
+                  <wp:docPr id="1749228179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676679413" name="Picture"/>
+                          <pic:cNvPr id="1749228179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588605421" name="Picture">
+                  <wp:docPr id="1542410898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588605421" name="Picture"/>
+                          <pic:cNvPr id="1542410898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970192177" name="Picture">
+                  <wp:docPr id="494861482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970192177" name="Picture"/>
+                          <pic:cNvPr id="494861482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565535937" name="Picture">
+                  <wp:docPr id="317995946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565535937" name="Picture"/>
+                          <pic:cNvPr id="317995946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684112348" name="Picture">
+                        <wp:docPr id="890701797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684112348" name="Picture"/>
+                                <pic:cNvPr id="890701797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186064642" name="Picture">
+                        <wp:docPr id="2138616216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186064642" name="Picture"/>
+                                <pic:cNvPr id="2138616216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596584347" name="Picture">
+                        <wp:docPr id="178855500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596584347" name="Picture"/>
+                                <pic:cNvPr id="178855500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683946006" name="Picture">
+                        <wp:docPr id="1668418850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683946006" name="Picture"/>
+                                <pic:cNvPr id="1668418850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987787144" name="Picture">
+                        <wp:docPr id="1153352414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987787144" name="Picture"/>
+                                <pic:cNvPr id="1153352414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126071629" name="Picture">
+                        <wp:docPr id="1525751713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126071629" name="Picture"/>
+                                <pic:cNvPr id="1525751713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311516847" name="Picture">
+                        <wp:docPr id="284255855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311516847" name="Picture"/>
+                                <pic:cNvPr id="284255855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249848794" name="Picture">
+                        <wp:docPr id="1704755513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249848794" name="Picture"/>
+                                <pic:cNvPr id="1704755513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112451749" name="Picture">
+                        <wp:docPr id="839698051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112451749" name="Picture"/>
+                                <pic:cNvPr id="839698051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057420724" name="Picture">
+                        <wp:docPr id="1321725216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057420724" name="Picture"/>
+                                <pic:cNvPr id="1321725216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481005053" name="Picture">
+                        <wp:docPr id="1010558744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481005053" name="Picture"/>
+                                <pic:cNvPr id="1010558744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880611030" name="Picture">
+                        <wp:docPr id="1232968924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880611030" name="Picture"/>
+                                <pic:cNvPr id="1232968924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786597800" name="Picture">
+                        <wp:docPr id="145374312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786597800" name="Picture"/>
+                                <pic:cNvPr id="145374312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182088410" name="Picture">
+                        <wp:docPr id="2006539725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182088410" name="Picture"/>
+                                <pic:cNvPr id="2006539725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189000208" name="Picture">
+                        <wp:docPr id="1333895507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189000208" name="Picture"/>
+                                <pic:cNvPr id="1333895507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672386070" name="Picture">
+                  <wp:docPr id="1004289538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672386070" name="Picture"/>
+                          <pic:cNvPr id="1004289538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321627635" name="Picture">
+                  <wp:docPr id="1616513331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321627635" name="Picture"/>
+                          <pic:cNvPr id="1616513331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013344573" name="Picture">
+                  <wp:docPr id="209548825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013344573" name="Picture"/>
+                          <pic:cNvPr id="209548825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780100373" name="Picture">
+                  <wp:docPr id="915602104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780100373" name="Picture"/>
+                          <pic:cNvPr id="915602104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622044551" name="Picture">
+                  <wp:docPr id="349985024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622044551" name="Picture"/>
+                          <pic:cNvPr id="349985024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518929080" name="Picture">
+                  <wp:docPr id="882559381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518929080" name="Picture"/>
+                          <pic:cNvPr id="882559381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929735818" name="Picture">
+                        <wp:docPr id="871544480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929735818" name="Picture"/>
+                                <pic:cNvPr id="871544480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313545979" name="Picture">
+                  <wp:docPr id="1954328107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313545979" name="Picture"/>
+                          <pic:cNvPr id="1954328107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150111210" name="Picture">
+                  <wp:docPr id="1715897704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150111210" name="Picture"/>
+                          <pic:cNvPr id="1715897704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348193600" name="Picture">
+                  <wp:docPr id="1084713142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348193600" name="Picture"/>
+                          <pic:cNvPr id="1084713142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099437931" name="Picture">
+                  <wp:docPr id="761248341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099437931" name="Picture"/>
+                          <pic:cNvPr id="761248341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626861581" name="Picture">
+                  <wp:docPr id="1342667841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626861581" name="Picture"/>
+                          <pic:cNvPr id="1342667841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436882356" name="Picture">
+                  <wp:docPr id="937767830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436882356" name="Picture"/>
+                          <pic:cNvPr id="937767830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772125207" name="Picture">
+                        <wp:docPr id="2097219333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772125207" name="Picture"/>
+                                <pic:cNvPr id="2097219333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104401216" name="Picture">
+                        <wp:docPr id="78877617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104401216" name="Picture"/>
+                                <pic:cNvPr id="78877617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537026903" name="Picture">
+                  <wp:docPr id="1882418813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537026903" name="Picture"/>
+                          <pic:cNvPr id="1882418813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849626398" name="Picture">
+                  <wp:docPr id="1753564625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849626398" name="Picture"/>
+                          <pic:cNvPr id="1753564625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391995157" name="Picture">
+                  <wp:docPr id="1709142561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391995157" name="Picture"/>
+                          <pic:cNvPr id="1709142561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129705267" name="Picture">
+                  <wp:docPr id="386524578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129705267" name="Picture"/>
+                          <pic:cNvPr id="386524578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150347679" name="Picture">
+                  <wp:docPr id="766209186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150347679" name="Picture"/>
+                          <pic:cNvPr id="766209186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336992524" name="Picture">
+                  <wp:docPr id="848319037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336992524" name="Picture"/>
+                          <pic:cNvPr id="848319037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829488545" name="Picture">
+                        <wp:docPr id="1201938377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829488545" name="Picture"/>
+                                <pic:cNvPr id="1201938377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057113577" name="Picture">
+                  <wp:docPr id="1710055250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057113577" name="Picture"/>
+                          <pic:cNvPr id="1710055250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732967507" name="Picture">
+                  <wp:docPr id="1329642897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732967507" name="Picture"/>
+                          <pic:cNvPr id="1329642897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863420306" name="Picture">
+                  <wp:docPr id="1481197204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863420306" name="Picture"/>
+                          <pic:cNvPr id="1481197204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343363812" name="Picture">
+                  <wp:docPr id="1963734445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343363812" name="Picture"/>
+                          <pic:cNvPr id="1963734445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327063292" name="Picture">
+                  <wp:docPr id="1341088792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327063292" name="Picture"/>
+                          <pic:cNvPr id="1341088792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138879610" name="Picture">
+                  <wp:docPr id="1130445244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138879610" name="Picture"/>
+                          <pic:cNvPr id="1130445244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006067523" name="Picture">
+                        <wp:docPr id="1275857608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006067523" name="Picture"/>
+                                <pic:cNvPr id="1275857608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182241081" name="Picture">
+                  <wp:docPr id="107640364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182241081" name="Picture"/>
+                          <pic:cNvPr id="107640364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656666916" name="Picture">
+                  <wp:docPr id="596018599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656666916" name="Picture"/>
+                          <pic:cNvPr id="596018599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553547586" name="Picture">
+                  <wp:docPr id="1652362435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553547586" name="Picture"/>
+                          <pic:cNvPr id="1652362435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361923424" name="Picture">
+                  <wp:docPr id="271918180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361923424" name="Picture"/>
+                          <pic:cNvPr id="271918180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644667769" name="Picture">
+                  <wp:docPr id="667131259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644667769" name="Picture"/>
+                          <pic:cNvPr id="667131259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694251042" name="Picture">
+                  <wp:docPr id="1680160291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694251042" name="Picture"/>
+                          <pic:cNvPr id="1680160291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916534867" name="Picture">
+                        <wp:docPr id="1398365600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916534867" name="Picture"/>
+                                <pic:cNvPr id="1398365600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372494259" name="Picture">
+                  <wp:docPr id="389451348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372494259" name="Picture"/>
+                          <pic:cNvPr id="389451348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527403748" name="Picture">
+                  <wp:docPr id="1606371985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527403748" name="Picture"/>
+                          <pic:cNvPr id="1606371985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181961398" name="Picture">
+                  <wp:docPr id="1100844000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181961398" name="Picture"/>
+                          <pic:cNvPr id="1100844000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46491,57 +46491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447359534" name="Picture">
+                  <wp:docPr id="437098637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447359534" name="Picture"/>
+                          <pic:cNvPr id="437098637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46562,57 +46562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045881141" name="Picture">
+                  <wp:docPr id="1069785759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045881141" name="Picture"/>
+                          <pic:cNvPr id="1069785759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46976,57 +46976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930237327" name="Picture">
+                  <wp:docPr id="304937996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930237327" name="Picture"/>
+                          <pic:cNvPr id="304937996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>