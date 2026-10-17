--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127823431" name="Picture">
+                  <wp:docPr id="1726743844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127823431" name="Picture"/>
+                          <pic:cNvPr id="1726743844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747490636" name="Picture">
+                  <wp:docPr id="1377494921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747490636" name="Picture"/>
+                          <pic:cNvPr id="1377494921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843271987" name="Picture">
+                        <wp:docPr id="883425066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843271987" name="Picture"/>
+                                <pic:cNvPr id="883425066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431529525" name="Picture">
+                  <wp:docPr id="2055187011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431529525" name="Picture"/>
+                          <pic:cNvPr id="2055187011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964424059" name="Picture">
+                  <wp:docPr id="1905411579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964424059" name="Picture"/>
+                          <pic:cNvPr id="1905411579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875861101" name="Picture">
+                  <wp:docPr id="1530397714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875861101" name="Picture"/>
+                          <pic:cNvPr id="1530397714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996007075" name="Picture">
+                  <wp:docPr id="1763670415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996007075" name="Picture"/>
+                          <pic:cNvPr id="1763670415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377906391" name="Picture">
+                  <wp:docPr id="720645631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377906391" name="Picture"/>
+                          <pic:cNvPr id="720645631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250237734" name="Picture">
+                        <wp:docPr id="41999181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250237734" name="Picture"/>
+                                <pic:cNvPr id="41999181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810333797" name="Picture">
+                        <wp:docPr id="1322862596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810333797" name="Picture"/>
+                                <pic:cNvPr id="1322862596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841607208" name="Picture">
+                        <wp:docPr id="1381824193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841607208" name="Picture"/>
+                                <pic:cNvPr id="1381824193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161516279" name="Picture">
+                        <wp:docPr id="1730703474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161516279" name="Picture"/>
+                                <pic:cNvPr id="1730703474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440821135" name="Picture">
+                        <wp:docPr id="785945627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440821135" name="Picture"/>
+                                <pic:cNvPr id="785945627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327303715" name="Picture">
+                        <wp:docPr id="1345407693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327303715" name="Picture"/>
+                                <pic:cNvPr id="1345407693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633447508" name="Picture">
+                        <wp:docPr id="252947467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633447508" name="Picture"/>
+                                <pic:cNvPr id="252947467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715253719" name="Picture">
+                        <wp:docPr id="1810048838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715253719" name="Picture"/>
+                                <pic:cNvPr id="1810048838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061965486" name="Picture">
+                        <wp:docPr id="1761129424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061965486" name="Picture"/>
+                                <pic:cNvPr id="1761129424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22837150" name="Picture">
+                        <wp:docPr id="1502848809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22837150" name="Picture"/>
+                                <pic:cNvPr id="1502848809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601009943" name="Picture">
+                        <wp:docPr id="526582642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601009943" name="Picture"/>
+                                <pic:cNvPr id="526582642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143917660" name="Picture">
+                        <wp:docPr id="1822439640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143917660" name="Picture"/>
+                                <pic:cNvPr id="1822439640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786356182" name="Picture">
+                  <wp:docPr id="658016731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786356182" name="Picture"/>
+                          <pic:cNvPr id="658016731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019189174" name="Picture">
+                  <wp:docPr id="389333699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019189174" name="Picture"/>
+                          <pic:cNvPr id="389333699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543930923" name="Picture">
+                  <wp:docPr id="196846178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543930923" name="Picture"/>
+                          <pic:cNvPr id="196846178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852072068" name="Picture">
+                  <wp:docPr id="1374396333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852072068" name="Picture"/>
+                          <pic:cNvPr id="1374396333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838158557" name="Picture">
+                  <wp:docPr id="1882051395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838158557" name="Picture"/>
+                          <pic:cNvPr id="1882051395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065660658" name="Picture">
+                  <wp:docPr id="1900357507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065660658" name="Picture"/>
+                          <pic:cNvPr id="1900357507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577105126" name="Picture">
+                        <wp:docPr id="2017880821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577105126" name="Picture"/>
+                                <pic:cNvPr id="2017880821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910802865" name="Picture">
+                  <wp:docPr id="716711117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910802865" name="Picture"/>
+                          <pic:cNvPr id="716711117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204616475" name="Picture">
+                  <wp:docPr id="1784075310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204616475" name="Picture"/>
+                          <pic:cNvPr id="1784075310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29224103" name="Picture">
+                  <wp:docPr id="562829907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29224103" name="Picture"/>
+                          <pic:cNvPr id="562829907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663197596" name="Picture">
+                  <wp:docPr id="441526872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663197596" name="Picture"/>
+                          <pic:cNvPr id="441526872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102203952" name="Picture">
+                  <wp:docPr id="257502808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102203952" name="Picture"/>
+                          <pic:cNvPr id="257502808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926549215" name="Picture">
+                  <wp:docPr id="1839678825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926549215" name="Picture"/>
+                          <pic:cNvPr id="1839678825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595921248" name="Picture">
+                        <wp:docPr id="1560345590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595921248" name="Picture"/>
+                                <pic:cNvPr id="1560345590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149173043" name="Picture">
+                  <wp:docPr id="173764914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149173043" name="Picture"/>
+                          <pic:cNvPr id="173764914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651942368" name="Picture">
+                  <wp:docPr id="1383590676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651942368" name="Picture"/>
+                          <pic:cNvPr id="1383590676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464415302" name="Picture">
+                  <wp:docPr id="903974257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464415302" name="Picture"/>
+                          <pic:cNvPr id="903974257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128829307" name="Picture">
+                  <wp:docPr id="633756257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128829307" name="Picture"/>
+                          <pic:cNvPr id="633756257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782003486" name="Picture">
+                  <wp:docPr id="127073251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782003486" name="Picture"/>
+                          <pic:cNvPr id="127073251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957819184" name="Picture">
+                  <wp:docPr id="1037704931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957819184" name="Picture"/>
+                          <pic:cNvPr id="1037704931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723289167" name="Picture">
+                        <wp:docPr id="324291241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723289167" name="Picture"/>
+                                <pic:cNvPr id="324291241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726592256" name="Picture">
+                  <wp:docPr id="2115269414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726592256" name="Picture"/>
+                          <pic:cNvPr id="2115269414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462102584" name="Picture">
+                  <wp:docPr id="1849276123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462102584" name="Picture"/>
+                          <pic:cNvPr id="1849276123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402648699" name="Picture">
+                  <wp:docPr id="1225157669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402648699" name="Picture"/>
+                          <pic:cNvPr id="1225157669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193395068" name="Picture">
+                  <wp:docPr id="933227358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193395068" name="Picture"/>
+                          <pic:cNvPr id="933227358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098894149" name="Picture">
+                  <wp:docPr id="876905333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098894149" name="Picture"/>
+                          <pic:cNvPr id="876905333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78560242" name="Picture">
+                  <wp:docPr id="1770412221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78560242" name="Picture"/>
+                          <pic:cNvPr id="1770412221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546895093" name="Picture">
+                        <wp:docPr id="828833676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546895093" name="Picture"/>
+                                <pic:cNvPr id="828833676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360570943" name="Picture">
+                  <wp:docPr id="1786645165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360570943" name="Picture"/>
+                          <pic:cNvPr id="1786645165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239060408" name="Picture">
+                  <wp:docPr id="1518958984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239060408" name="Picture"/>
+                          <pic:cNvPr id="1518958984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580951247" name="Picture">
+                  <wp:docPr id="1216249593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580951247" name="Picture"/>
+                          <pic:cNvPr id="1216249593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>