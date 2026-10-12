--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877519531" name="Picture">
+                  <wp:docPr id="84808841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877519531" name="Picture"/>
+                          <pic:cNvPr id="84808841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607725171" name="Picture">
+                  <wp:docPr id="2147276854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607725171" name="Picture"/>
+                          <pic:cNvPr id="2147276854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387333392" name="Picture">
+                        <wp:docPr id="648386373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387333392" name="Picture"/>
+                                <pic:cNvPr id="648386373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973579154" name="Picture">
+                  <wp:docPr id="887209123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973579154" name="Picture"/>
+                          <pic:cNvPr id="887209123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321717054" name="Picture">
+                  <wp:docPr id="1910519401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321717054" name="Picture"/>
+                          <pic:cNvPr id="1910519401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693129853" name="Picture">
+                  <wp:docPr id="1196943605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693129853" name="Picture"/>
+                          <pic:cNvPr id="1196943605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316818066" name="Picture">
+                  <wp:docPr id="1474366525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316818066" name="Picture"/>
+                          <pic:cNvPr id="1474366525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260034692" name="Picture">
+                  <wp:docPr id="196726374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260034692" name="Picture"/>
+                          <pic:cNvPr id="196726374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200995766" name="Picture">
+                        <wp:docPr id="1331540400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200995766" name="Picture"/>
+                                <pic:cNvPr id="1331540400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054651562" name="Picture">
+                        <wp:docPr id="846733565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054651562" name="Picture"/>
+                                <pic:cNvPr id="846733565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288698487" name="Picture">
+                        <wp:docPr id="1918330648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288698487" name="Picture"/>
+                                <pic:cNvPr id="1918330648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429600861" name="Picture">
+                        <wp:docPr id="1304896383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429600861" name="Picture"/>
+                                <pic:cNvPr id="1304896383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484705147" name="Picture">
+                        <wp:docPr id="1763387909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484705147" name="Picture"/>
+                                <pic:cNvPr id="1763387909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350080869" name="Picture">
+                        <wp:docPr id="2018611398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350080869" name="Picture"/>
+                                <pic:cNvPr id="2018611398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452760273" name="Picture">
+                        <wp:docPr id="160236418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452760273" name="Picture"/>
+                                <pic:cNvPr id="160236418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208262730" name="Picture">
+                        <wp:docPr id="1643382420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208262730" name="Picture"/>
+                                <pic:cNvPr id="1643382420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548219750" name="Picture">
+                        <wp:docPr id="174319879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548219750" name="Picture"/>
+                                <pic:cNvPr id="174319879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129578563" name="Picture">
+                        <wp:docPr id="872178016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129578563" name="Picture"/>
+                                <pic:cNvPr id="872178016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513657611" name="Picture">
+                        <wp:docPr id="241906563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513657611" name="Picture"/>
+                                <pic:cNvPr id="241906563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927516025" name="Picture">
+                        <wp:docPr id="1940949120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927516025" name="Picture"/>
+                                <pic:cNvPr id="1940949120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967435492" name="Picture">
+                        <wp:docPr id="1641914283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967435492" name="Picture"/>
+                                <pic:cNvPr id="1641914283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213819589" name="Picture">
+                        <wp:docPr id="69837035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213819589" name="Picture"/>
+                                <pic:cNvPr id="69837035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632555621" name="Picture">
+                        <wp:docPr id="213150727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632555621" name="Picture"/>
+                                <pic:cNvPr id="213150727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110834575" name="Picture">
+                  <wp:docPr id="394043257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110834575" name="Picture"/>
+                          <pic:cNvPr id="394043257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883183214" name="Picture">
+                  <wp:docPr id="1104391715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883183214" name="Picture"/>
+                          <pic:cNvPr id="1104391715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268200797" name="Picture">
+                  <wp:docPr id="1354570173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268200797" name="Picture"/>
+                          <pic:cNvPr id="1354570173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181482860" name="Picture">
+                  <wp:docPr id="35399413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181482860" name="Picture"/>
+                          <pic:cNvPr id="35399413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722295756" name="Picture">
+                  <wp:docPr id="1567735035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722295756" name="Picture"/>
+                          <pic:cNvPr id="1567735035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847559609" name="Picture">
+                  <wp:docPr id="2058053141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847559609" name="Picture"/>
+                          <pic:cNvPr id="2058053141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481746624" name="Picture">
+                        <wp:docPr id="409993761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481746624" name="Picture"/>
+                                <pic:cNvPr id="409993761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047974007" name="Picture">
+                  <wp:docPr id="1798227514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047974007" name="Picture"/>
+                          <pic:cNvPr id="1798227514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580981643" name="Picture">
+                  <wp:docPr id="680458368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580981643" name="Picture"/>
+                          <pic:cNvPr id="680458368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003024055" name="Picture">
+                  <wp:docPr id="813143738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003024055" name="Picture"/>
+                          <pic:cNvPr id="813143738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704801113" name="Picture">
+                  <wp:docPr id="338407820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704801113" name="Picture"/>
+                          <pic:cNvPr id="338407820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246145968" name="Picture">
+                  <wp:docPr id="1018665788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246145968" name="Picture"/>
+                          <pic:cNvPr id="1018665788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817836144" name="Picture">
+                  <wp:docPr id="1733245787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817836144" name="Picture"/>
+                          <pic:cNvPr id="1733245787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448405849" name="Picture">
+                        <wp:docPr id="1912879610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448405849" name="Picture"/>
+                                <pic:cNvPr id="1912879610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350942377" name="Picture">
+                        <wp:docPr id="1559755425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350942377" name="Picture"/>
+                                <pic:cNvPr id="1559755425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189724659" name="Picture">
+                  <wp:docPr id="1217993702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189724659" name="Picture"/>
+                          <pic:cNvPr id="1217993702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179792971" name="Picture">
+                  <wp:docPr id="1119940290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179792971" name="Picture"/>
+                          <pic:cNvPr id="1119940290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256567217" name="Picture">
+                  <wp:docPr id="1622092106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256567217" name="Picture"/>
+                          <pic:cNvPr id="1622092106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302447357" name="Picture">
+                  <wp:docPr id="2072096365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302447357" name="Picture"/>
+                          <pic:cNvPr id="2072096365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277206403" name="Picture">
+                  <wp:docPr id="1027836153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277206403" name="Picture"/>
+                          <pic:cNvPr id="1027836153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351609549" name="Picture">
+                  <wp:docPr id="2078373850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351609549" name="Picture"/>
+                          <pic:cNvPr id="2078373850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697814078" name="Picture">
+                        <wp:docPr id="1117425320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697814078" name="Picture"/>
+                                <pic:cNvPr id="1117425320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674733091" name="Picture">
+                  <wp:docPr id="1240111115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674733091" name="Picture"/>
+                          <pic:cNvPr id="1240111115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425540547" name="Picture">
+                  <wp:docPr id="865888660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425540547" name="Picture"/>
+                          <pic:cNvPr id="865888660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125762398" name="Picture">
+                  <wp:docPr id="635788929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125762398" name="Picture"/>
+                          <pic:cNvPr id="635788929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354441589" name="Picture">
+                  <wp:docPr id="676367609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354441589" name="Picture"/>
+                          <pic:cNvPr id="676367609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779714294" name="Picture">
+                  <wp:docPr id="566696485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779714294" name="Picture"/>
+                          <pic:cNvPr id="566696485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206143217" name="Picture">
+                  <wp:docPr id="678420948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206143217" name="Picture"/>
+                          <pic:cNvPr id="678420948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964486265" name="Picture">
+                        <wp:docPr id="1829562471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964486265" name="Picture"/>
+                                <pic:cNvPr id="1829562471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89252863" name="Picture">
+                  <wp:docPr id="774244618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89252863" name="Picture"/>
+                          <pic:cNvPr id="774244618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300099402" name="Picture">
+                  <wp:docPr id="610501497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300099402" name="Picture"/>
+                          <pic:cNvPr id="610501497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143677473" name="Picture">
+                  <wp:docPr id="1218435835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143677473" name="Picture"/>
+                          <pic:cNvPr id="1218435835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933724254" name="Picture">
+                  <wp:docPr id="647694198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933724254" name="Picture"/>
+                          <pic:cNvPr id="647694198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529467900" name="Picture">
+                  <wp:docPr id="1389780294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529467900" name="Picture"/>
+                          <pic:cNvPr id="1389780294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718139004" name="Picture">
+                  <wp:docPr id="1813739443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718139004" name="Picture"/>
+                          <pic:cNvPr id="1813739443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588638692" name="Picture">
+                  <wp:docPr id="1252597391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588638692" name="Picture"/>
+                          <pic:cNvPr id="1252597391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116209788" name="Picture">
+                  <wp:docPr id="1205410543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116209788" name="Picture"/>
+                          <pic:cNvPr id="1205410543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776794071" name="Picture">
+                  <wp:docPr id="614052132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776794071" name="Picture"/>
+                          <pic:cNvPr id="614052132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>