--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321066417" name="Picture">
+                  <wp:docPr id="2103478787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321066417" name="Picture"/>
+                          <pic:cNvPr id="2103478787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583404055" name="Picture">
+                  <wp:docPr id="2132767673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583404055" name="Picture"/>
+                          <pic:cNvPr id="2132767673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301545088" name="Picture">
+                        <wp:docPr id="619036982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301545088" name="Picture"/>
+                                <pic:cNvPr id="619036982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624588850" name="Picture">
+                  <wp:docPr id="840703781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624588850" name="Picture"/>
+                          <pic:cNvPr id="840703781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709486392" name="Picture">
+                  <wp:docPr id="542069166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709486392" name="Picture"/>
+                          <pic:cNvPr id="542069166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192265933" name="Picture">
+                  <wp:docPr id="1578133886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192265933" name="Picture"/>
+                          <pic:cNvPr id="1578133886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740548574" name="Picture">
+                  <wp:docPr id="1991296707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740548574" name="Picture"/>
+                          <pic:cNvPr id="1991296707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118777405" name="Picture">
+                  <wp:docPr id="833276907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118777405" name="Picture"/>
+                          <pic:cNvPr id="833276907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323522193" name="Picture">
+                        <wp:docPr id="440779489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323522193" name="Picture"/>
+                                <pic:cNvPr id="440779489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354911723" name="Picture">
+                        <wp:docPr id="1793423350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354911723" name="Picture"/>
+                                <pic:cNvPr id="1793423350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564869396" name="Picture">
+                        <wp:docPr id="437420314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564869396" name="Picture"/>
+                                <pic:cNvPr id="437420314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729176899" name="Picture">
+                        <wp:docPr id="260503470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729176899" name="Picture"/>
+                                <pic:cNvPr id="260503470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874949523" name="Picture">
+                        <wp:docPr id="1938222917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874949523" name="Picture"/>
+                                <pic:cNvPr id="1938222917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532085144" name="Picture">
+                        <wp:docPr id="1364640584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532085144" name="Picture"/>
+                                <pic:cNvPr id="1364640584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352072958" name="Picture">
+                        <wp:docPr id="1984976343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352072958" name="Picture"/>
+                                <pic:cNvPr id="1984976343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731038564" name="Picture">
+                        <wp:docPr id="375432875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731038564" name="Picture"/>
+                                <pic:cNvPr id="375432875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574375504" name="Picture">
+                        <wp:docPr id="1484955059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574375504" name="Picture"/>
+                                <pic:cNvPr id="1484955059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721452437" name="Picture">
+                        <wp:docPr id="87493416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721452437" name="Picture"/>
+                                <pic:cNvPr id="87493416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487514794" name="Picture">
+                        <wp:docPr id="1120661068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487514794" name="Picture"/>
+                                <pic:cNvPr id="1120661068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094789169" name="Picture">
+                        <wp:docPr id="407110150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094789169" name="Picture"/>
+                                <pic:cNvPr id="407110150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423996134" name="Picture">
+                  <wp:docPr id="527277177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423996134" name="Picture"/>
+                          <pic:cNvPr id="527277177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112820578" name="Picture">
+                  <wp:docPr id="162607335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112820578" name="Picture"/>
+                          <pic:cNvPr id="162607335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988422823" name="Picture">
+                  <wp:docPr id="686766448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988422823" name="Picture"/>
+                          <pic:cNvPr id="686766448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008119261" name="Picture">
+                  <wp:docPr id="1639134883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008119261" name="Picture"/>
+                          <pic:cNvPr id="1639134883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259380177" name="Picture">
+                  <wp:docPr id="131260653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259380177" name="Picture"/>
+                          <pic:cNvPr id="131260653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504769012" name="Picture">
+                  <wp:docPr id="1820551224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504769012" name="Picture"/>
+                          <pic:cNvPr id="1820551224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031589223" name="Picture">
+                        <wp:docPr id="1804017560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031589223" name="Picture"/>
+                                <pic:cNvPr id="1804017560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756057070" name="Picture">
+                  <wp:docPr id="934591256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756057070" name="Picture"/>
+                          <pic:cNvPr id="934591256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969064905" name="Picture">
+                  <wp:docPr id="136559211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969064905" name="Picture"/>
+                          <pic:cNvPr id="136559211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645093987" name="Picture">
+                  <wp:docPr id="1527451432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645093987" name="Picture"/>
+                          <pic:cNvPr id="1527451432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723852700" name="Picture">
+                  <wp:docPr id="319205089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723852700" name="Picture"/>
+                          <pic:cNvPr id="319205089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270354300" name="Picture">
+                  <wp:docPr id="970490958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270354300" name="Picture"/>
+                          <pic:cNvPr id="970490958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967201767" name="Picture">
+                  <wp:docPr id="1154106113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967201767" name="Picture"/>
+                          <pic:cNvPr id="1154106113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315529595" name="Picture">
+                        <wp:docPr id="254502358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315529595" name="Picture"/>
+                                <pic:cNvPr id="254502358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322224230" name="Picture">
+                        <wp:docPr id="571868119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322224230" name="Picture"/>
+                                <pic:cNvPr id="571868119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789939141" name="Picture">
+                  <wp:docPr id="288643539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789939141" name="Picture"/>
+                          <pic:cNvPr id="288643539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867033067" name="Picture">
+                  <wp:docPr id="1319833699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867033067" name="Picture"/>
+                          <pic:cNvPr id="1319833699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106316678" name="Picture">
+                  <wp:docPr id="1781672103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106316678" name="Picture"/>
+                          <pic:cNvPr id="1781672103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216548998" name="Picture">
+                  <wp:docPr id="1780959906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216548998" name="Picture"/>
+                          <pic:cNvPr id="1780959906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367817436" name="Picture">
+                  <wp:docPr id="893052347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367817436" name="Picture"/>
+                          <pic:cNvPr id="893052347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614312879" name="Picture">
+                  <wp:docPr id="69347056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614312879" name="Picture"/>
+                          <pic:cNvPr id="69347056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401970176" name="Picture">
+                        <wp:docPr id="1543078601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401970176" name="Picture"/>
+                                <pic:cNvPr id="1543078601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101639160" name="Picture">
+                  <wp:docPr id="269950801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101639160" name="Picture"/>
+                          <pic:cNvPr id="269950801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304952278" name="Picture">
+                  <wp:docPr id="1285151600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304952278" name="Picture"/>
+                          <pic:cNvPr id="1285151600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692314119" name="Picture">
+                  <wp:docPr id="1533143008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692314119" name="Picture"/>
+                          <pic:cNvPr id="1533143008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895983427" name="Picture">
+                  <wp:docPr id="1028849451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895983427" name="Picture"/>
+                          <pic:cNvPr id="1028849451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162463940" name="Picture">
+                  <wp:docPr id="540970132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162463940" name="Picture"/>
+                          <pic:cNvPr id="540970132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991610619" name="Picture">
+                  <wp:docPr id="635893571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991610619" name="Picture"/>
+                          <pic:cNvPr id="635893571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203086048" name="Picture">
+                        <wp:docPr id="903767356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203086048" name="Picture"/>
+                                <pic:cNvPr id="903767356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712350195" name="Picture">
+                  <wp:docPr id="663797803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712350195" name="Picture"/>
+                          <pic:cNvPr id="663797803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805591439" name="Picture">
+                  <wp:docPr id="308783907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805591439" name="Picture"/>
+                          <pic:cNvPr id="308783907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463943239" name="Picture">
+                  <wp:docPr id="439240918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463943239" name="Picture"/>
+                          <pic:cNvPr id="439240918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>