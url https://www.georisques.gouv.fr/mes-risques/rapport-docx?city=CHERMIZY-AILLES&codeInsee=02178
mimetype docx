--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535454091" name="Picture">
+                  <wp:docPr id="223002206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535454091" name="Picture"/>
+                          <pic:cNvPr id="223002206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112684545" name="Picture">
+                  <wp:docPr id="1425206896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112684545" name="Picture"/>
+                          <pic:cNvPr id="1425206896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170146207" name="Picture">
+                        <wp:docPr id="1947437115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170146207" name="Picture"/>
+                                <pic:cNvPr id="1947437115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529251104" name="Picture">
+                  <wp:docPr id="539079615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529251104" name="Picture"/>
+                          <pic:cNvPr id="539079615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016379003" name="Picture">
+                  <wp:docPr id="1988206066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016379003" name="Picture"/>
+                          <pic:cNvPr id="1988206066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912864397" name="Picture">
+                  <wp:docPr id="1639060607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912864397" name="Picture"/>
+                          <pic:cNvPr id="1639060607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580033472" name="Picture">
+                  <wp:docPr id="6964989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580033472" name="Picture"/>
+                          <pic:cNvPr id="6964989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310036622" name="Picture">
+                  <wp:docPr id="463426475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310036622" name="Picture"/>
+                          <pic:cNvPr id="463426475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676884698" name="Picture">
+                        <wp:docPr id="1237760351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676884698" name="Picture"/>
+                                <pic:cNvPr id="1237760351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142668187" name="Picture">
+                        <wp:docPr id="847059443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142668187" name="Picture"/>
+                                <pic:cNvPr id="847059443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952796613" name="Picture">
+                        <wp:docPr id="289124341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952796613" name="Picture"/>
+                                <pic:cNvPr id="289124341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849595908" name="Picture">
+                        <wp:docPr id="1102885871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849595908" name="Picture"/>
+                                <pic:cNvPr id="1102885871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534659495" name="Picture">
+                        <wp:docPr id="1331085773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534659495" name="Picture"/>
+                                <pic:cNvPr id="1331085773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207997632" name="Picture">
+                        <wp:docPr id="900886825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207997632" name="Picture"/>
+                                <pic:cNvPr id="900886825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616048926" name="Picture">
+                        <wp:docPr id="471585493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616048926" name="Picture"/>
+                                <pic:cNvPr id="471585493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522892942" name="Picture">
+                        <wp:docPr id="1196283849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522892942" name="Picture"/>
+                                <pic:cNvPr id="1196283849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117542867" name="Picture">
+                        <wp:docPr id="1995106093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117542867" name="Picture"/>
+                                <pic:cNvPr id="1995106093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448365428" name="Picture">
+                        <wp:docPr id="1423161598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448365428" name="Picture"/>
+                                <pic:cNvPr id="1423161598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966574571" name="Picture">
+                        <wp:docPr id="1897798482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966574571" name="Picture"/>
+                                <pic:cNvPr id="1897798482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117468602" name="Picture">
+                        <wp:docPr id="1457433387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117468602" name="Picture"/>
+                                <pic:cNvPr id="1457433387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076642863" name="Picture">
+                        <wp:docPr id="1095809522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076642863" name="Picture"/>
+                                <pic:cNvPr id="1095809522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757067900" name="Picture">
+                        <wp:docPr id="1068763031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757067900" name="Picture"/>
+                                <pic:cNvPr id="1068763031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651244939" name="Picture">
+                        <wp:docPr id="1636897456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651244939" name="Picture"/>
+                                <pic:cNvPr id="1636897456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256819777" name="Picture">
+                  <wp:docPr id="506832798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256819777" name="Picture"/>
+                          <pic:cNvPr id="506832798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482556501" name="Picture">
+                  <wp:docPr id="1686148834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482556501" name="Picture"/>
+                          <pic:cNvPr id="1686148834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63042767" name="Picture">
+                  <wp:docPr id="1655676194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63042767" name="Picture"/>
+                          <pic:cNvPr id="1655676194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086498977" name="Picture">
+                  <wp:docPr id="1021910803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086498977" name="Picture"/>
+                          <pic:cNvPr id="1021910803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617345389" name="Picture">
+                  <wp:docPr id="1896400887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617345389" name="Picture"/>
+                          <pic:cNvPr id="1896400887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549805562" name="Picture">
+                  <wp:docPr id="557010721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549805562" name="Picture"/>
+                          <pic:cNvPr id="557010721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676948716" name="Picture">
+                        <wp:docPr id="92158938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676948716" name="Picture"/>
+                                <pic:cNvPr id="92158938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814690144" name="Picture">
+                  <wp:docPr id="910166808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814690144" name="Picture"/>
+                          <pic:cNvPr id="910166808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735014794" name="Picture">
+                  <wp:docPr id="1388661579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735014794" name="Picture"/>
+                          <pic:cNvPr id="1388661579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776188747" name="Picture">
+                  <wp:docPr id="638655010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776188747" name="Picture"/>
+                          <pic:cNvPr id="638655010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122237586" name="Picture">
+                  <wp:docPr id="1455167163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122237586" name="Picture"/>
+                          <pic:cNvPr id="1455167163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75710266" name="Picture">
+                  <wp:docPr id="1403555519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75710266" name="Picture"/>
+                          <pic:cNvPr id="1403555519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150014066" name="Picture">
+                  <wp:docPr id="940006745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150014066" name="Picture"/>
+                          <pic:cNvPr id="940006745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753195368" name="Picture">
+                        <wp:docPr id="1490384802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753195368" name="Picture"/>
+                                <pic:cNvPr id="1490384802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290593140" name="Picture">
+                  <wp:docPr id="1228503963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290593140" name="Picture"/>
+                          <pic:cNvPr id="1228503963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679467031" name="Picture">
+                  <wp:docPr id="898325704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679467031" name="Picture"/>
+                          <pic:cNvPr id="898325704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910776324" name="Picture">
+                  <wp:docPr id="1658671595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910776324" name="Picture"/>
+                          <pic:cNvPr id="1658671595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438065036" name="Picture">
+                  <wp:docPr id="30970925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438065036" name="Picture"/>
+                          <pic:cNvPr id="30970925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269220080" name="Picture">
+                  <wp:docPr id="559904722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269220080" name="Picture"/>
+                          <pic:cNvPr id="559904722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031807993" name="Picture">
+                  <wp:docPr id="1517807103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031807993" name="Picture"/>
+                          <pic:cNvPr id="1517807103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608353303" name="Picture">
+                  <wp:docPr id="800153931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608353303" name="Picture"/>
+                          <pic:cNvPr id="800153931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896271152" name="Picture">
+                  <wp:docPr id="1242308959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896271152" name="Picture"/>
+                          <pic:cNvPr id="1242308959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173344041" name="Picture">
+                  <wp:docPr id="769914962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173344041" name="Picture"/>
+                          <pic:cNvPr id="769914962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841582853" name="Picture">
+                  <wp:docPr id="842209339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841582853" name="Picture"/>
+                          <pic:cNvPr id="842209339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706355406" name="Picture">
+                  <wp:docPr id="926519852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706355406" name="Picture"/>
+                          <pic:cNvPr id="926519852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313869262" name="Picture">
+                  <wp:docPr id="1245460680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313869262" name="Picture"/>
+                          <pic:cNvPr id="1245460680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287741650" name="Picture">
+                        <wp:docPr id="813487132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287741650" name="Picture"/>
+                                <pic:cNvPr id="813487132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607915333" name="Picture">
+                  <wp:docPr id="464343203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607915333" name="Picture"/>
+                          <pic:cNvPr id="464343203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344939965" name="Picture">
+                  <wp:docPr id="1364333940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344939965" name="Picture"/>
+                          <pic:cNvPr id="1364333940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858210063" name="Picture">
+                  <wp:docPr id="217788655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858210063" name="Picture"/>
+                          <pic:cNvPr id="217788655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713051586" name="Picture">
+                  <wp:docPr id="1800861450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713051586" name="Picture"/>
+                          <pic:cNvPr id="1800861450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104396080" name="Picture">
+                  <wp:docPr id="436041111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104396080" name="Picture"/>
+                          <pic:cNvPr id="436041111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577566303" name="Picture">
+                  <wp:docPr id="334522590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577566303" name="Picture"/>
+                          <pic:cNvPr id="334522590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344916509" name="Picture">
+                        <wp:docPr id="2048802088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344916509" name="Picture"/>
+                                <pic:cNvPr id="2048802088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202294183" name="Picture">
+                  <wp:docPr id="1204772510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202294183" name="Picture"/>
+                          <pic:cNvPr id="1204772510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434836643" name="Picture">
+                  <wp:docPr id="746983253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434836643" name="Picture"/>
+                          <pic:cNvPr id="746983253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903662500" name="Picture">
+                  <wp:docPr id="192311100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903662500" name="Picture"/>
+                          <pic:cNvPr id="192311100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44694,57 +44694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10748214" name="Picture">
+                  <wp:docPr id="1208445042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10748214" name="Picture"/>
+                          <pic:cNvPr id="1208445042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44765,57 +44765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101742989" name="Picture">
+                  <wp:docPr id="1416047232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101742989" name="Picture"/>
+                          <pic:cNvPr id="1416047232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45179,57 +45179,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309928439" name="Picture">
+                  <wp:docPr id="1825611967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309928439" name="Picture"/>
+                          <pic:cNvPr id="1825611967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>