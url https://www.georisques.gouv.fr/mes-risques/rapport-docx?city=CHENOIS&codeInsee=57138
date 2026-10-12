--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667846337" name="Picture">
+                  <wp:docPr id="1365438754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667846337" name="Picture"/>
+                          <pic:cNvPr id="1365438754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785513577" name="Picture">
+                  <wp:docPr id="652605616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785513577" name="Picture"/>
+                          <pic:cNvPr id="652605616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942963448" name="Picture">
+                        <wp:docPr id="1764584458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942963448" name="Picture"/>
+                                <pic:cNvPr id="1764584458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434095819" name="Picture">
+                  <wp:docPr id="1646182174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434095819" name="Picture"/>
+                          <pic:cNvPr id="1646182174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192768377" name="Picture">
+                  <wp:docPr id="1975683387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192768377" name="Picture"/>
+                          <pic:cNvPr id="1975683387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335130113" name="Picture">
+                  <wp:docPr id="1689654611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335130113" name="Picture"/>
+                          <pic:cNvPr id="1689654611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615274307" name="Picture">
+                  <wp:docPr id="1348936085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615274307" name="Picture"/>
+                          <pic:cNvPr id="1348936085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435856510" name="Picture">
+                  <wp:docPr id="1293867864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435856510" name="Picture"/>
+                          <pic:cNvPr id="1293867864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644914155" name="Picture">
+                        <wp:docPr id="1446826828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644914155" name="Picture"/>
+                                <pic:cNvPr id="1446826828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394815610" name="Picture">
+                        <wp:docPr id="1804455020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394815610" name="Picture"/>
+                                <pic:cNvPr id="1804455020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611727108" name="Picture">
+                        <wp:docPr id="919023966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611727108" name="Picture"/>
+                                <pic:cNvPr id="919023966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748275214" name="Picture">
+                        <wp:docPr id="1122582209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748275214" name="Picture"/>
+                                <pic:cNvPr id="1122582209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166857121" name="Picture">
+                        <wp:docPr id="128617916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166857121" name="Picture"/>
+                                <pic:cNvPr id="128617916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151290527" name="Picture">
+                        <wp:docPr id="1851772927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151290527" name="Picture"/>
+                                <pic:cNvPr id="1851772927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137577164" name="Picture">
+                        <wp:docPr id="1932469639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137577164" name="Picture"/>
+                                <pic:cNvPr id="1932469639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668343624" name="Picture">
+                        <wp:docPr id="148131940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668343624" name="Picture"/>
+                                <pic:cNvPr id="148131940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893836326" name="Picture">
+                        <wp:docPr id="847335454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893836326" name="Picture"/>
+                                <pic:cNvPr id="847335454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808100728" name="Picture">
+                        <wp:docPr id="641131060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808100728" name="Picture"/>
+                                <pic:cNvPr id="641131060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808761878" name="Picture">
+                        <wp:docPr id="537856071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808761878" name="Picture"/>
+                                <pic:cNvPr id="537856071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196492299" name="Picture">
+                        <wp:docPr id="545578244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196492299" name="Picture"/>
+                                <pic:cNvPr id="545578244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090999447" name="Picture">
+                        <wp:docPr id="336510106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090999447" name="Picture"/>
+                                <pic:cNvPr id="336510106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886021093" name="Picture">
+                        <wp:docPr id="1022808911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886021093" name="Picture"/>
+                                <pic:cNvPr id="1022808911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479157377" name="Picture">
+                        <wp:docPr id="337081285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479157377" name="Picture"/>
+                                <pic:cNvPr id="337081285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123400587" name="Picture">
+                  <wp:docPr id="21012497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123400587" name="Picture"/>
+                          <pic:cNvPr id="21012497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241514690" name="Picture">
+                  <wp:docPr id="1502073363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241514690" name="Picture"/>
+                          <pic:cNvPr id="1502073363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823208747" name="Picture">
+                  <wp:docPr id="964907639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823208747" name="Picture"/>
+                          <pic:cNvPr id="964907639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760187841" name="Picture">
+                  <wp:docPr id="2119142650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760187841" name="Picture"/>
+                          <pic:cNvPr id="2119142650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630217714" name="Picture">
+                  <wp:docPr id="628759117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630217714" name="Picture"/>
+                          <pic:cNvPr id="628759117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352403267" name="Picture">
+                  <wp:docPr id="1127358170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352403267" name="Picture"/>
+                          <pic:cNvPr id="1127358170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871220445" name="Picture">
+                        <wp:docPr id="2053199159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871220445" name="Picture"/>
+                                <pic:cNvPr id="2053199159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041556998" name="Picture">
+                        <wp:docPr id="141526667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041556998" name="Picture"/>
+                                <pic:cNvPr id="141526667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030922322" name="Picture">
+                  <wp:docPr id="400768744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030922322" name="Picture"/>
+                          <pic:cNvPr id="400768744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924042815" name="Picture">
+                  <wp:docPr id="1352617465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924042815" name="Picture"/>
+                          <pic:cNvPr id="1352617465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237703418" name="Picture">
+                  <wp:docPr id="359922900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237703418" name="Picture"/>
+                          <pic:cNvPr id="359922900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24438,57 +24438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069310153" name="Picture">
+                  <wp:docPr id="488469343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069310153" name="Picture"/>
+                          <pic:cNvPr id="488469343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957685865" name="Picture">
+                  <wp:docPr id="935794048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957685865" name="Picture"/>
+                          <pic:cNvPr id="935794048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25171,57 +25171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583361979" name="Picture">
+                  <wp:docPr id="1037617904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583361979" name="Picture"/>
+                          <pic:cNvPr id="1037617904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26169,57 +26169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294499152" name="Picture">
+                  <wp:docPr id="1209804295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294499152" name="Picture"/>
+                          <pic:cNvPr id="1209804295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26272,57 +26272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536138280" name="Picture">
+                  <wp:docPr id="928803677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536138280" name="Picture"/>
+                          <pic:cNvPr id="928803677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27651,57 +27651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075798427" name="Picture">
+                  <wp:docPr id="763166483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075798427" name="Picture"/>
+                          <pic:cNvPr id="763166483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28776,57 +28776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673185889" name="Picture">
+                        <wp:docPr id="109653702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673185889" name="Picture"/>
+                                <pic:cNvPr id="109653702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30129,57 +30129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122997518" name="Picture">
+                  <wp:docPr id="1184427766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122997518" name="Picture"/>
+                          <pic:cNvPr id="1184427766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30218,57 +30218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093180023" name="Picture">
+                  <wp:docPr id="469941729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093180023" name="Picture"/>
+                          <pic:cNvPr id="469941729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30862,57 +30862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422413958" name="Picture">
+                  <wp:docPr id="1395806137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422413958" name="Picture"/>
+                          <pic:cNvPr id="1395806137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31860,57 +31860,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044187180" name="Picture">
+                  <wp:docPr id="673705530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044187180" name="Picture"/>
+                          <pic:cNvPr id="673705530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31963,57 +31963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306295408" name="Picture">
+                  <wp:docPr id="730851102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306295408" name="Picture"/>
+                          <pic:cNvPr id="730851102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33344,57 +33344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515345312" name="Picture">
+                  <wp:docPr id="1437201241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515345312" name="Picture"/>
+                          <pic:cNvPr id="1437201241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822710223" name="Picture">
+                        <wp:docPr id="626811348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822710223" name="Picture"/>
+                                <pic:cNvPr id="626811348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35896,57 +35896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034115355" name="Picture">
+                  <wp:docPr id="1073048861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034115355" name="Picture"/>
+                          <pic:cNvPr id="1073048861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35985,57 +35985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560075194" name="Picture">
+                  <wp:docPr id="1128774200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560075194" name="Picture"/>
+                          <pic:cNvPr id="1128774200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36665,57 +36665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950546952" name="Picture">
+                  <wp:docPr id="1085607648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950546952" name="Picture"/>
+                          <pic:cNvPr id="1085607648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37726,57 +37726,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577910427" name="Picture">
+                  <wp:docPr id="242135341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577910427" name="Picture"/>
+                          <pic:cNvPr id="242135341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37829,57 +37829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62522615" name="Picture">
+                  <wp:docPr id="1726143819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62522615" name="Picture"/>
+                          <pic:cNvPr id="1726143819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993009846" name="Picture">
+                  <wp:docPr id="1637622443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993009846" name="Picture"/>
+                          <pic:cNvPr id="1637622443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068041685" name="Picture">
+                        <wp:docPr id="1621331929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068041685" name="Picture"/>
+                                <pic:cNvPr id="1621331929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42654,57 +42654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507051215" name="Picture">
+                  <wp:docPr id="1415577932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507051215" name="Picture"/>
+                          <pic:cNvPr id="1415577932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42743,57 +42743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187295880" name="Picture">
+                  <wp:docPr id="1968553117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187295880" name="Picture"/>
+                          <pic:cNvPr id="1968553117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43387,57 +43387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589095138" name="Picture">
+                  <wp:docPr id="166996137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589095138" name="Picture"/>
+                          <pic:cNvPr id="166996137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44385,57 +44385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694481200" name="Picture">
+                  <wp:docPr id="1207963106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694481200" name="Picture"/>
+                          <pic:cNvPr id="1207963106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44488,57 +44488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520307110" name="Picture">
+                  <wp:docPr id="1553818059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520307110" name="Picture"/>
+                          <pic:cNvPr id="1553818059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45865,57 +45865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412492066" name="Picture">
+                  <wp:docPr id="1352072223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412492066" name="Picture"/>
+                          <pic:cNvPr id="1352072223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47008,57 +47008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998232608" name="Picture">
+                        <wp:docPr id="1647332903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998232608" name="Picture"/>
+                                <pic:cNvPr id="1647332903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48229,57 +48229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614465562" name="Picture">
+                  <wp:docPr id="86057082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614465562" name="Picture"/>
+                          <pic:cNvPr id="86057082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48300,57 +48300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702929659" name="Picture">
+                  <wp:docPr id="1879134613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702929659" name="Picture"/>
+                          <pic:cNvPr id="1879134613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48714,57 +48714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149797944" name="Picture">
+                  <wp:docPr id="455066996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149797944" name="Picture"/>
+                          <pic:cNvPr id="455066996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>