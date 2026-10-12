--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60277416" name="Picture">
+                  <wp:docPr id="2065519408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60277416" name="Picture"/>
+                          <pic:cNvPr id="2065519408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135889587" name="Picture">
+                  <wp:docPr id="964521604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135889587" name="Picture"/>
+                          <pic:cNvPr id="964521604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324572966" name="Picture">
+                        <wp:docPr id="1253371517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324572966" name="Picture"/>
+                                <pic:cNvPr id="1253371517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046843073" name="Picture">
+                  <wp:docPr id="1358063543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046843073" name="Picture"/>
+                          <pic:cNvPr id="1358063543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580056798" name="Picture">
+                  <wp:docPr id="912851811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580056798" name="Picture"/>
+                          <pic:cNvPr id="912851811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205339288" name="Picture">
+                  <wp:docPr id="403632518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205339288" name="Picture"/>
+                          <pic:cNvPr id="403632518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356520156" name="Picture">
+                  <wp:docPr id="1549942048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356520156" name="Picture"/>
+                          <pic:cNvPr id="1549942048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933564480" name="Picture">
+                  <wp:docPr id="59696943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933564480" name="Picture"/>
+                          <pic:cNvPr id="59696943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030177636" name="Picture">
+                        <wp:docPr id="1710165735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030177636" name="Picture"/>
+                                <pic:cNvPr id="1710165735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712305243" name="Picture">
+                        <wp:docPr id="1671507917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712305243" name="Picture"/>
+                                <pic:cNvPr id="1671507917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98008795" name="Picture">
+                        <wp:docPr id="1280865905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98008795" name="Picture"/>
+                                <pic:cNvPr id="1280865905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097496296" name="Picture">
+                        <wp:docPr id="1736110415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097496296" name="Picture"/>
+                                <pic:cNvPr id="1736110415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114033339" name="Picture">
+                        <wp:docPr id="516849954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114033339" name="Picture"/>
+                                <pic:cNvPr id="516849954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133645713" name="Picture">
+                        <wp:docPr id="507583325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133645713" name="Picture"/>
+                                <pic:cNvPr id="507583325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730203222" name="Picture">
+                        <wp:docPr id="1776446531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730203222" name="Picture"/>
+                                <pic:cNvPr id="1776446531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236065701" name="Picture">
+                        <wp:docPr id="1411351153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236065701" name="Picture"/>
+                                <pic:cNvPr id="1411351153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619951499" name="Picture">
+                        <wp:docPr id="1732400832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619951499" name="Picture"/>
+                                <pic:cNvPr id="1732400832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009576411" name="Picture">
+                        <wp:docPr id="2111701930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009576411" name="Picture"/>
+                                <pic:cNvPr id="2111701930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336394763" name="Picture">
+                        <wp:docPr id="1058927219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336394763" name="Picture"/>
+                                <pic:cNvPr id="1058927219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518721774" name="Picture">
+                        <wp:docPr id="85012463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518721774" name="Picture"/>
+                                <pic:cNvPr id="85012463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509841951" name="Picture">
+                        <wp:docPr id="1439381846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509841951" name="Picture"/>
+                                <pic:cNvPr id="1439381846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224800448" name="Picture">
+                        <wp:docPr id="2057570026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224800448" name="Picture"/>
+                                <pic:cNvPr id="2057570026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584371028" name="Picture">
+                        <wp:docPr id="778510563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584371028" name="Picture"/>
+                                <pic:cNvPr id="778510563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823008598" name="Picture">
+                  <wp:docPr id="1446371663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823008598" name="Picture"/>
+                          <pic:cNvPr id="1446371663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998807879" name="Picture">
+                  <wp:docPr id="125523940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998807879" name="Picture"/>
+                          <pic:cNvPr id="125523940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889817653" name="Picture">
+                  <wp:docPr id="162637805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889817653" name="Picture"/>
+                          <pic:cNvPr id="162637805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997112055" name="Picture">
+                  <wp:docPr id="123023615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997112055" name="Picture"/>
+                          <pic:cNvPr id="123023615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382632279" name="Picture">
+                  <wp:docPr id="305982550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382632279" name="Picture"/>
+                          <pic:cNvPr id="305982550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848463159" name="Picture">
+                  <wp:docPr id="1218593680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848463159" name="Picture"/>
+                          <pic:cNvPr id="1218593680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580040768" name="Picture">
+                        <wp:docPr id="1428543166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580040768" name="Picture"/>
+                                <pic:cNvPr id="1428543166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349174365" name="Picture">
+                  <wp:docPr id="741850032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349174365" name="Picture"/>
+                          <pic:cNvPr id="741850032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991604555" name="Picture">
+                  <wp:docPr id="241903784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991604555" name="Picture"/>
+                          <pic:cNvPr id="241903784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144572511" name="Picture">
+                  <wp:docPr id="1962975229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144572511" name="Picture"/>
+                          <pic:cNvPr id="1962975229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442601476" name="Picture">
+                  <wp:docPr id="869728532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442601476" name="Picture"/>
+                          <pic:cNvPr id="869728532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881468591" name="Picture">
+                  <wp:docPr id="947758600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881468591" name="Picture"/>
+                          <pic:cNvPr id="947758600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117510656" name="Picture">
+                  <wp:docPr id="1964340175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117510656" name="Picture"/>
+                          <pic:cNvPr id="1964340175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938998309" name="Picture">
+                        <wp:docPr id="1367469410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938998309" name="Picture"/>
+                                <pic:cNvPr id="1367469410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402092210" name="Picture">
+                  <wp:docPr id="1023374037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402092210" name="Picture"/>
+                          <pic:cNvPr id="1023374037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563330372" name="Picture">
+                  <wp:docPr id="833238040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563330372" name="Picture"/>
+                          <pic:cNvPr id="833238040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262621929" name="Picture">
+                  <wp:docPr id="829624884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262621929" name="Picture"/>
+                          <pic:cNvPr id="829624884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653766843" name="Picture">
+                  <wp:docPr id="1705800962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653766843" name="Picture"/>
+                          <pic:cNvPr id="1705800962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206917341" name="Picture">
+                  <wp:docPr id="1610434892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206917341" name="Picture"/>
+                          <pic:cNvPr id="1610434892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433130518" name="Picture">
+                  <wp:docPr id="529299351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433130518" name="Picture"/>
+                          <pic:cNvPr id="529299351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608330280" name="Picture">
+                        <wp:docPr id="60625202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608330280" name="Picture"/>
+                                <pic:cNvPr id="60625202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453084931" name="Picture">
+                  <wp:docPr id="1192566772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453084931" name="Picture"/>
+                          <pic:cNvPr id="1192566772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485519808" name="Picture">
+                  <wp:docPr id="1654024461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485519808" name="Picture"/>
+                          <pic:cNvPr id="1654024461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722731860" name="Picture">
+                  <wp:docPr id="157937900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722731860" name="Picture"/>
+                          <pic:cNvPr id="157937900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038834621" name="Picture">
+                  <wp:docPr id="331124996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038834621" name="Picture"/>
+                          <pic:cNvPr id="331124996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571102129" name="Picture">
+                  <wp:docPr id="1119050879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571102129" name="Picture"/>
+                          <pic:cNvPr id="1119050879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688908807" name="Picture">
+                  <wp:docPr id="77277781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688908807" name="Picture"/>
+                          <pic:cNvPr id="77277781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519104927" name="Picture">
+                  <wp:docPr id="11529485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519104927" name="Picture"/>
+                          <pic:cNvPr id="11529485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223444303" name="Picture">
+                  <wp:docPr id="1351510004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223444303" name="Picture"/>
+                          <pic:cNvPr id="1351510004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678736021" name="Picture">
+                  <wp:docPr id="1885263555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678736021" name="Picture"/>
+                          <pic:cNvPr id="1885263555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018106161" name="Picture">
+                        <wp:docPr id="705446607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018106161" name="Picture"/>
+                                <pic:cNvPr id="705446607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835911209" name="Picture">
+                  <wp:docPr id="753033603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835911209" name="Picture"/>
+                          <pic:cNvPr id="753033603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912439804" name="Picture">
+                  <wp:docPr id="443529602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912439804" name="Picture"/>
+                          <pic:cNvPr id="443529602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643101958" name="Picture">
+                  <wp:docPr id="716553865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643101958" name="Picture"/>
+                          <pic:cNvPr id="716553865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339619932" name="Picture">
+                  <wp:docPr id="1666470759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339619932" name="Picture"/>
+                          <pic:cNvPr id="1666470759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215006029" name="Picture">
+                  <wp:docPr id="1014953778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215006029" name="Picture"/>
+                          <pic:cNvPr id="1014953778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120376953" name="Picture">
+                  <wp:docPr id="1343992468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120376953" name="Picture"/>
+                          <pic:cNvPr id="1343992468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177731910" name="Picture">
+                        <wp:docPr id="1578268995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177731910" name="Picture"/>
+                                <pic:cNvPr id="1578268995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182118009" name="Picture">
+                  <wp:docPr id="1691021231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182118009" name="Picture"/>
+                          <pic:cNvPr id="1691021231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418328849" name="Picture">
+                  <wp:docPr id="1715876158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418328849" name="Picture"/>
+                          <pic:cNvPr id="1715876158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639685907" name="Picture">
+                  <wp:docPr id="923114567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639685907" name="Picture"/>
+                          <pic:cNvPr id="923114567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47736,57 +47736,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035946057" name="Picture">
+                  <wp:docPr id="1379517937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035946057" name="Picture"/>
+                          <pic:cNvPr id="1379517937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47807,57 +47807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645234076" name="Picture">
+                  <wp:docPr id="94486857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645234076" name="Picture"/>
+                          <pic:cNvPr id="94486857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48221,57 +48221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462110022" name="Picture">
+                  <wp:docPr id="509444638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462110022" name="Picture"/>
+                          <pic:cNvPr id="509444638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>