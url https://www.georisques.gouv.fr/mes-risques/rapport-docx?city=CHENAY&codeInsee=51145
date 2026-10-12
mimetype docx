--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065519408" name="Picture">
+                  <wp:docPr id="742862109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065519408" name="Picture"/>
+                          <pic:cNvPr id="742862109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964521604" name="Picture">
+                  <wp:docPr id="960943041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964521604" name="Picture"/>
+                          <pic:cNvPr id="960943041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253371517" name="Picture">
+                        <wp:docPr id="1587306063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253371517" name="Picture"/>
+                                <pic:cNvPr id="1587306063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358063543" name="Picture">
+                  <wp:docPr id="100235141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358063543" name="Picture"/>
+                          <pic:cNvPr id="100235141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912851811" name="Picture">
+                  <wp:docPr id="778832510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912851811" name="Picture"/>
+                          <pic:cNvPr id="778832510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403632518" name="Picture">
+                  <wp:docPr id="1228446691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403632518" name="Picture"/>
+                          <pic:cNvPr id="1228446691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549942048" name="Picture">
+                  <wp:docPr id="1775772165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549942048" name="Picture"/>
+                          <pic:cNvPr id="1775772165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59696943" name="Picture">
+                  <wp:docPr id="1947522448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59696943" name="Picture"/>
+                          <pic:cNvPr id="1947522448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710165735" name="Picture">
+                        <wp:docPr id="632080096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710165735" name="Picture"/>
+                                <pic:cNvPr id="632080096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671507917" name="Picture">
+                        <wp:docPr id="243544194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671507917" name="Picture"/>
+                                <pic:cNvPr id="243544194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280865905" name="Picture">
+                        <wp:docPr id="2142493290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280865905" name="Picture"/>
+                                <pic:cNvPr id="2142493290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736110415" name="Picture">
+                        <wp:docPr id="1102150267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736110415" name="Picture"/>
+                                <pic:cNvPr id="1102150267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516849954" name="Picture">
+                        <wp:docPr id="21848919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516849954" name="Picture"/>
+                                <pic:cNvPr id="21848919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507583325" name="Picture">
+                        <wp:docPr id="1843415260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507583325" name="Picture"/>
+                                <pic:cNvPr id="1843415260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776446531" name="Picture">
+                        <wp:docPr id="801468826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776446531" name="Picture"/>
+                                <pic:cNvPr id="801468826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411351153" name="Picture">
+                        <wp:docPr id="1369254965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411351153" name="Picture"/>
+                                <pic:cNvPr id="1369254965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732400832" name="Picture">
+                        <wp:docPr id="1636120709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732400832" name="Picture"/>
+                                <pic:cNvPr id="1636120709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111701930" name="Picture">
+                        <wp:docPr id="34006576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111701930" name="Picture"/>
+                                <pic:cNvPr id="34006576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058927219" name="Picture">
+                        <wp:docPr id="232467004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058927219" name="Picture"/>
+                                <pic:cNvPr id="232467004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85012463" name="Picture">
+                        <wp:docPr id="2110759812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85012463" name="Picture"/>
+                                <pic:cNvPr id="2110759812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439381846" name="Picture">
+                        <wp:docPr id="601818725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439381846" name="Picture"/>
+                                <pic:cNvPr id="601818725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057570026" name="Picture">
+                        <wp:docPr id="857774626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057570026" name="Picture"/>
+                                <pic:cNvPr id="857774626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778510563" name="Picture">
+                        <wp:docPr id="1146230943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778510563" name="Picture"/>
+                                <pic:cNvPr id="1146230943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446371663" name="Picture">
+                  <wp:docPr id="1966064751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446371663" name="Picture"/>
+                          <pic:cNvPr id="1966064751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125523940" name="Picture">
+                  <wp:docPr id="1228856170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125523940" name="Picture"/>
+                          <pic:cNvPr id="1228856170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162637805" name="Picture">
+                  <wp:docPr id="476620716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162637805" name="Picture"/>
+                          <pic:cNvPr id="476620716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123023615" name="Picture">
+                  <wp:docPr id="386221257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123023615" name="Picture"/>
+                          <pic:cNvPr id="386221257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305982550" name="Picture">
+                  <wp:docPr id="1173291955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305982550" name="Picture"/>
+                          <pic:cNvPr id="1173291955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218593680" name="Picture">
+                  <wp:docPr id="1314307135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218593680" name="Picture"/>
+                          <pic:cNvPr id="1314307135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428543166" name="Picture">
+                        <wp:docPr id="22644023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428543166" name="Picture"/>
+                                <pic:cNvPr id="22644023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741850032" name="Picture">
+                  <wp:docPr id="497551065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741850032" name="Picture"/>
+                          <pic:cNvPr id="497551065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241903784" name="Picture">
+                  <wp:docPr id="2138953357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241903784" name="Picture"/>
+                          <pic:cNvPr id="2138953357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962975229" name="Picture">
+                  <wp:docPr id="843089000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962975229" name="Picture"/>
+                          <pic:cNvPr id="843089000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869728532" name="Picture">
+                  <wp:docPr id="376190013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869728532" name="Picture"/>
+                          <pic:cNvPr id="376190013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947758600" name="Picture">
+                  <wp:docPr id="351813696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947758600" name="Picture"/>
+                          <pic:cNvPr id="351813696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964340175" name="Picture">
+                  <wp:docPr id="1449856815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964340175" name="Picture"/>
+                          <pic:cNvPr id="1449856815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367469410" name="Picture">
+                        <wp:docPr id="431272583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367469410" name="Picture"/>
+                                <pic:cNvPr id="431272583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023374037" name="Picture">
+                  <wp:docPr id="1456628304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023374037" name="Picture"/>
+                          <pic:cNvPr id="1456628304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833238040" name="Picture">
+                  <wp:docPr id="2030418940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833238040" name="Picture"/>
+                          <pic:cNvPr id="2030418940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829624884" name="Picture">
+                  <wp:docPr id="2007754683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829624884" name="Picture"/>
+                          <pic:cNvPr id="2007754683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705800962" name="Picture">
+                  <wp:docPr id="974473337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705800962" name="Picture"/>
+                          <pic:cNvPr id="974473337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610434892" name="Picture">
+                  <wp:docPr id="1425518545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610434892" name="Picture"/>
+                          <pic:cNvPr id="1425518545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529299351" name="Picture">
+                  <wp:docPr id="15654969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529299351" name="Picture"/>
+                          <pic:cNvPr id="15654969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60625202" name="Picture">
+                        <wp:docPr id="252289558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60625202" name="Picture"/>
+                                <pic:cNvPr id="252289558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30246,53 +30246,53 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
+                    <w:t xml:space="preserve">  Glissement de terrain</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
-                    <w:br/>
-                    <w:t xml:space="preserve">  Glissement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192566772" name="Picture">
+                  <wp:docPr id="224627101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192566772" name="Picture"/>
+                          <pic:cNvPr id="224627101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654024461" name="Picture">
+                  <wp:docPr id="566505446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654024461" name="Picture"/>
+                          <pic:cNvPr id="566505446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157937900" name="Picture">
+                  <wp:docPr id="1662988506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157937900" name="Picture"/>
+                          <pic:cNvPr id="1662988506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331124996" name="Picture">
+                  <wp:docPr id="104137372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331124996" name="Picture"/>
+                          <pic:cNvPr id="104137372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119050879" name="Picture">
+                  <wp:docPr id="101627555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119050879" name="Picture"/>
+                          <pic:cNvPr id="101627555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77277781" name="Picture">
+                  <wp:docPr id="470667096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77277781" name="Picture"/>
+                          <pic:cNvPr id="470667096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11529485" name="Picture">
+                  <wp:docPr id="1413501616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11529485" name="Picture"/>
+                          <pic:cNvPr id="1413501616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351510004" name="Picture">
+                  <wp:docPr id="2012931514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351510004" name="Picture"/>
+                          <pic:cNvPr id="2012931514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885263555" name="Picture">
+                  <wp:docPr id="1281434216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885263555" name="Picture"/>
+                          <pic:cNvPr id="1281434216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705446607" name="Picture">
+                        <wp:docPr id="147791998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705446607" name="Picture"/>
+                                <pic:cNvPr id="147791998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753033603" name="Picture">
+                  <wp:docPr id="1299722605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753033603" name="Picture"/>
+                          <pic:cNvPr id="1299722605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443529602" name="Picture">
+                  <wp:docPr id="394228776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443529602" name="Picture"/>
+                          <pic:cNvPr id="394228776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716553865" name="Picture">
+                  <wp:docPr id="366845461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716553865" name="Picture"/>
+                          <pic:cNvPr id="366845461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666470759" name="Picture">
+                  <wp:docPr id="502904110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666470759" name="Picture"/>
+                          <pic:cNvPr id="502904110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014953778" name="Picture">
+                  <wp:docPr id="1427293595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014953778" name="Picture"/>
+                          <pic:cNvPr id="1427293595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343992468" name="Picture">
+                  <wp:docPr id="1034037533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343992468" name="Picture"/>
+                          <pic:cNvPr id="1034037533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578268995" name="Picture">
+                        <wp:docPr id="419486020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578268995" name="Picture"/>
+                                <pic:cNvPr id="419486020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691021231" name="Picture">
+                  <wp:docPr id="396261090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691021231" name="Picture"/>
+                          <pic:cNvPr id="396261090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715876158" name="Picture">
+                  <wp:docPr id="1997093956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715876158" name="Picture"/>
+                          <pic:cNvPr id="1997093956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923114567" name="Picture">
+                  <wp:docPr id="16597619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923114567" name="Picture"/>
+                          <pic:cNvPr id="16597619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47736,57 +47736,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379517937" name="Picture">
+                  <wp:docPr id="428366048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379517937" name="Picture"/>
+                          <pic:cNvPr id="428366048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47807,57 +47807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94486857" name="Picture">
+                  <wp:docPr id="660450441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94486857" name="Picture"/>
+                          <pic:cNvPr id="660450441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48221,57 +48221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509444638" name="Picture">
+                  <wp:docPr id="1297718475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509444638" name="Picture"/>
+                          <pic:cNvPr id="1297718475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>