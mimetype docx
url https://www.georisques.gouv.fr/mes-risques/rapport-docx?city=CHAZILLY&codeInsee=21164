--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938170673" name="Picture">
+                  <wp:docPr id="488420052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938170673" name="Picture"/>
+                          <pic:cNvPr id="488420052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113526668" name="Picture">
+                  <wp:docPr id="622586415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113526668" name="Picture"/>
+                          <pic:cNvPr id="622586415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294581134" name="Picture">
+                        <wp:docPr id="2075733834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294581134" name="Picture"/>
+                                <pic:cNvPr id="2075733834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792398720" name="Picture">
+                  <wp:docPr id="891109313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792398720" name="Picture"/>
+                          <pic:cNvPr id="891109313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845090363" name="Picture">
+                  <wp:docPr id="164524824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845090363" name="Picture"/>
+                          <pic:cNvPr id="164524824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989054722" name="Picture">
+                  <wp:docPr id="124426002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989054722" name="Picture"/>
+                          <pic:cNvPr id="124426002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685744301" name="Picture">
+                  <wp:docPr id="1930686335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685744301" name="Picture"/>
+                          <pic:cNvPr id="1930686335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121050654" name="Picture">
+                  <wp:docPr id="1974285760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121050654" name="Picture"/>
+                          <pic:cNvPr id="1974285760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229227058" name="Picture">
+                        <wp:docPr id="915217920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229227058" name="Picture"/>
+                                <pic:cNvPr id="915217920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062463290" name="Picture">
+                        <wp:docPr id="754209615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062463290" name="Picture"/>
+                                <pic:cNvPr id="754209615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066201054" name="Picture">
+                        <wp:docPr id="436360107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066201054" name="Picture"/>
+                                <pic:cNvPr id="436360107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951074613" name="Picture">
+                        <wp:docPr id="1035396810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951074613" name="Picture"/>
+                                <pic:cNvPr id="1035396810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826650942" name="Picture">
+                        <wp:docPr id="1803362589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826650942" name="Picture"/>
+                                <pic:cNvPr id="1803362589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235862874" name="Picture">
+                        <wp:docPr id="818341915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235862874" name="Picture"/>
+                                <pic:cNvPr id="818341915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465881638" name="Picture">
+                        <wp:docPr id="67462561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465881638" name="Picture"/>
+                                <pic:cNvPr id="67462561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355689017" name="Picture">
+                        <wp:docPr id="739027168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355689017" name="Picture"/>
+                                <pic:cNvPr id="739027168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535051180" name="Picture">
+                        <wp:docPr id="1094462562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535051180" name="Picture"/>
+                                <pic:cNvPr id="1094462562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277626585" name="Picture">
+                        <wp:docPr id="1704281400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277626585" name="Picture"/>
+                                <pic:cNvPr id="1704281400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049521666" name="Picture">
+                        <wp:docPr id="264982958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049521666" name="Picture"/>
+                                <pic:cNvPr id="264982958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961096814" name="Picture">
+                        <wp:docPr id="2138559017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961096814" name="Picture"/>
+                                <pic:cNvPr id="2138559017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220967886" name="Picture">
+                  <wp:docPr id="1572475768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220967886" name="Picture"/>
+                          <pic:cNvPr id="1572475768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456513121" name="Picture">
+                  <wp:docPr id="1293396556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456513121" name="Picture"/>
+                          <pic:cNvPr id="1293396556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447070359" name="Picture">
+                  <wp:docPr id="984913580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447070359" name="Picture"/>
+                          <pic:cNvPr id="984913580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181142776" name="Picture">
+                  <wp:docPr id="653272710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181142776" name="Picture"/>
+                          <pic:cNvPr id="653272710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482090475" name="Picture">
+                  <wp:docPr id="621039368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482090475" name="Picture"/>
+                          <pic:cNvPr id="621039368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227669459" name="Picture">
+                  <wp:docPr id="308644674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227669459" name="Picture"/>
+                          <pic:cNvPr id="308644674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174707257" name="Picture">
+                        <wp:docPr id="1202633604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174707257" name="Picture"/>
+                                <pic:cNvPr id="1202633604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499678964" name="Picture">
+                  <wp:docPr id="1962840277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499678964" name="Picture"/>
+                          <pic:cNvPr id="1962840277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698491448" name="Picture">
+                  <wp:docPr id="1612131469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698491448" name="Picture"/>
+                          <pic:cNvPr id="1612131469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121328114" name="Picture">
+                  <wp:docPr id="1381489040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121328114" name="Picture"/>
+                          <pic:cNvPr id="1381489040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681956935" name="Picture">
+                  <wp:docPr id="2068216578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681956935" name="Picture"/>
+                          <pic:cNvPr id="2068216578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835554157" name="Picture">
+                  <wp:docPr id="976964805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835554157" name="Picture"/>
+                          <pic:cNvPr id="976964805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364965521" name="Picture">
+                  <wp:docPr id="1467941890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364965521" name="Picture"/>
+                          <pic:cNvPr id="1467941890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334518378" name="Picture">
+                        <wp:docPr id="1778608061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334518378" name="Picture"/>
+                                <pic:cNvPr id="1778608061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519036941" name="Picture">
+                  <wp:docPr id="547075115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519036941" name="Picture"/>
+                          <pic:cNvPr id="547075115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624508213" name="Picture">
+                  <wp:docPr id="2132295957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624508213" name="Picture"/>
+                          <pic:cNvPr id="2132295957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516302041" name="Picture">
+                  <wp:docPr id="749440417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516302041" name="Picture"/>
+                          <pic:cNvPr id="749440417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861482889" name="Picture">
+                  <wp:docPr id="769731857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861482889" name="Picture"/>
+                          <pic:cNvPr id="769731857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218938137" name="Picture">
+                  <wp:docPr id="302034572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218938137" name="Picture"/>
+                          <pic:cNvPr id="302034572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852893414" name="Picture">
+                  <wp:docPr id="275615433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852893414" name="Picture"/>
+                          <pic:cNvPr id="275615433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664926145" name="Picture">
+                        <wp:docPr id="1631513744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664926145" name="Picture"/>
+                                <pic:cNvPr id="1631513744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30506,57 +30506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225901183" name="Picture">
+                  <wp:docPr id="1804927635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225901183" name="Picture"/>
+                          <pic:cNvPr id="1804927635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30595,57 +30595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895126665" name="Picture">
+                  <wp:docPr id="1613137822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895126665" name="Picture"/>
+                          <pic:cNvPr id="1613137822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31239,57 +31239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812474666" name="Picture">
+                  <wp:docPr id="1995091302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812474666" name="Picture"/>
+                          <pic:cNvPr id="1995091302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32237,57 +32237,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057519127" name="Picture">
+                  <wp:docPr id="1661750029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057519127" name="Picture"/>
+                          <pic:cNvPr id="1661750029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32340,57 +32340,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409846798" name="Picture">
+                  <wp:docPr id="1988941106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409846798" name="Picture"/>
+                          <pic:cNvPr id="1988941106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33717,57 +33717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947705201" name="Picture">
+                  <wp:docPr id="1377015230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947705201" name="Picture"/>
+                          <pic:cNvPr id="1377015230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34860,57 +34860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607127149" name="Picture">
+                        <wp:docPr id="386481294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607127149" name="Picture"/>
+                                <pic:cNvPr id="386481294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36081,57 +36081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821698445" name="Picture">
+                  <wp:docPr id="1509553588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821698445" name="Picture"/>
+                          <pic:cNvPr id="1509553588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36152,57 +36152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228305510" name="Picture">
+                  <wp:docPr id="743834551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228305510" name="Picture"/>
+                          <pic:cNvPr id="743834551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36566,57 +36566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306167284" name="Picture">
+                  <wp:docPr id="1291026375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306167284" name="Picture"/>
+                          <pic:cNvPr id="1291026375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>