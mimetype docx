--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098476483" name="Picture">
+                  <wp:docPr id="1782185226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098476483" name="Picture"/>
+                          <pic:cNvPr id="1782185226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762141871" name="Picture">
+                  <wp:docPr id="2097115611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762141871" name="Picture"/>
+                          <pic:cNvPr id="2097115611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063218616" name="Picture">
+                        <wp:docPr id="1724238602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063218616" name="Picture"/>
+                                <pic:cNvPr id="1724238602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450907704" name="Picture">
+                  <wp:docPr id="2085202801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450907704" name="Picture"/>
+                          <pic:cNvPr id="2085202801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384213479" name="Picture">
+                  <wp:docPr id="305400655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384213479" name="Picture"/>
+                          <pic:cNvPr id="305400655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713945590" name="Picture">
+                  <wp:docPr id="1613405061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713945590" name="Picture"/>
+                          <pic:cNvPr id="1613405061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888126924" name="Picture">
+                  <wp:docPr id="1199951584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888126924" name="Picture"/>
+                          <pic:cNvPr id="1199951584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131117800" name="Picture">
+                  <wp:docPr id="307792521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131117800" name="Picture"/>
+                          <pic:cNvPr id="307792521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057368511" name="Picture">
+                        <wp:docPr id="324517911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057368511" name="Picture"/>
+                                <pic:cNvPr id="324517911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920430280" name="Picture">
+                        <wp:docPr id="525248300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920430280" name="Picture"/>
+                                <pic:cNvPr id="525248300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560419696" name="Picture">
+                        <wp:docPr id="1555773791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560419696" name="Picture"/>
+                                <pic:cNvPr id="1555773791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306426538" name="Picture">
+                        <wp:docPr id="727416180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306426538" name="Picture"/>
+                                <pic:cNvPr id="727416180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307447161" name="Picture">
+                        <wp:docPr id="1092230782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307447161" name="Picture"/>
+                                <pic:cNvPr id="1092230782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508311046" name="Picture">
+                        <wp:docPr id="445075399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508311046" name="Picture"/>
+                                <pic:cNvPr id="445075399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103901416" name="Picture">
+                        <wp:docPr id="111340236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103901416" name="Picture"/>
+                                <pic:cNvPr id="111340236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613772743" name="Picture">
+                        <wp:docPr id="2050631837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613772743" name="Picture"/>
+                                <pic:cNvPr id="2050631837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608004158" name="Picture">
+                        <wp:docPr id="743116187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608004158" name="Picture"/>
+                                <pic:cNvPr id="743116187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419237097" name="Picture">
+                        <wp:docPr id="1709238215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419237097" name="Picture"/>
+                                <pic:cNvPr id="1709238215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406391066" name="Picture">
+                        <wp:docPr id="358861234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406391066" name="Picture"/>
+                                <pic:cNvPr id="358861234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524249218" name="Picture">
+                        <wp:docPr id="1988446295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524249218" name="Picture"/>
+                                <pic:cNvPr id="1988446295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115888464" name="Picture">
+                  <wp:docPr id="2074000148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115888464" name="Picture"/>
+                          <pic:cNvPr id="2074000148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696435664" name="Picture">
+                  <wp:docPr id="118240389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696435664" name="Picture"/>
+                          <pic:cNvPr id="118240389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440228386" name="Picture">
+                  <wp:docPr id="1348172045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440228386" name="Picture"/>
+                          <pic:cNvPr id="1348172045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697454366" name="Picture">
+                  <wp:docPr id="634226186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697454366" name="Picture"/>
+                          <pic:cNvPr id="634226186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646640777" name="Picture">
+                  <wp:docPr id="538260702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646640777" name="Picture"/>
+                          <pic:cNvPr id="538260702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6562326" name="Picture">
+                  <wp:docPr id="1043388121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6562326" name="Picture"/>
+                          <pic:cNvPr id="1043388121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629979839" name="Picture">
+                        <wp:docPr id="1027195480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629979839" name="Picture"/>
+                                <pic:cNvPr id="1027195480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859359550" name="Picture">
+                        <wp:docPr id="139410591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859359550" name="Picture"/>
+                                <pic:cNvPr id="139410591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18633,57 +18633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258731095" name="Picture">
+                  <wp:docPr id="1093678587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258731095" name="Picture"/>
+                          <pic:cNvPr id="1093678587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18722,57 +18722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439353013" name="Picture">
+                  <wp:docPr id="2123011425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439353013" name="Picture"/>
+                          <pic:cNvPr id="2123011425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19366,57 +19366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754780845" name="Picture">
+                  <wp:docPr id="265348587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754780845" name="Picture"/>
+                          <pic:cNvPr id="265348587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20364,57 +20364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968556850" name="Picture">
+                  <wp:docPr id="1945330240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968556850" name="Picture"/>
+                          <pic:cNvPr id="1945330240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20467,57 +20467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672250149" name="Picture">
+                  <wp:docPr id="667452834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672250149" name="Picture"/>
+                          <pic:cNvPr id="667452834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21844,57 +21844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924385338" name="Picture">
+                  <wp:docPr id="900244326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924385338" name="Picture"/>
+                          <pic:cNvPr id="900244326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22987,57 +22987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487504832" name="Picture">
+                        <wp:docPr id="1061530085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487504832" name="Picture"/>
+                                <pic:cNvPr id="1061530085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24348,57 +24348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895845953" name="Picture">
+                  <wp:docPr id="1325833976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895845953" name="Picture"/>
+                          <pic:cNvPr id="1325833976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24437,57 +24437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375941620" name="Picture">
+                  <wp:docPr id="1873244953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375941620" name="Picture"/>
+                          <pic:cNvPr id="1873244953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25081,57 +25081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880337640" name="Picture">
+                  <wp:docPr id="619429544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880337640" name="Picture"/>
+                          <pic:cNvPr id="619429544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26079,57 +26079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335509078" name="Picture">
+                  <wp:docPr id="1327704758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335509078" name="Picture"/>
+                          <pic:cNvPr id="1327704758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138915835" name="Picture">
+                  <wp:docPr id="144762154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138915835" name="Picture"/>
+                          <pic:cNvPr id="144762154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27561,57 +27561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860228448" name="Picture">
+                  <wp:docPr id="1192591564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860228448" name="Picture"/>
+                          <pic:cNvPr id="1192591564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28714,57 +28714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852800808" name="Picture">
+                        <wp:docPr id="240497665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852800808" name="Picture"/>
+                                <pic:cNvPr id="240497665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30186,57 +30186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835364121" name="Picture">
+                  <wp:docPr id="1697466087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835364121" name="Picture"/>
+                          <pic:cNvPr id="1697466087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30275,57 +30275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418448892" name="Picture">
+                  <wp:docPr id="818827487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418448892" name="Picture"/>
+                          <pic:cNvPr id="818827487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30919,57 +30919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703824787" name="Picture">
+                  <wp:docPr id="1226002242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703824787" name="Picture"/>
+                          <pic:cNvPr id="1226002242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31917,57 +31917,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160171124" name="Picture">
+                  <wp:docPr id="907668097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160171124" name="Picture"/>
+                          <pic:cNvPr id="907668097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32020,57 +32020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138138867" name="Picture">
+                  <wp:docPr id="1387281347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138138867" name="Picture"/>
+                          <pic:cNvPr id="1387281347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729608893" name="Picture">
+                  <wp:docPr id="550917694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729608893" name="Picture"/>
+                          <pic:cNvPr id="550917694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34540,57 +34540,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740075085" name="Picture">
+                        <wp:docPr id="1998454347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740075085" name="Picture"/>
+                                <pic:cNvPr id="1998454347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35761,57 +35761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025497682" name="Picture">
+                  <wp:docPr id="1709711664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025497682" name="Picture"/>
+                          <pic:cNvPr id="1709711664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35832,57 +35832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88128555" name="Picture">
+                  <wp:docPr id="1322649462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88128555" name="Picture"/>
+                          <pic:cNvPr id="1322649462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36246,57 +36246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86924633" name="Picture">
+                  <wp:docPr id="216018569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86924633" name="Picture"/>
+                          <pic:cNvPr id="216018569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>