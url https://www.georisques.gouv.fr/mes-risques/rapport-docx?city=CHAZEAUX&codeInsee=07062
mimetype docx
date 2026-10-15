--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482645739" name="Picture">
+                  <wp:docPr id="49961546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482645739" name="Picture"/>
+                          <pic:cNvPr id="49961546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267552023" name="Picture">
+                  <wp:docPr id="229962369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267552023" name="Picture"/>
+                          <pic:cNvPr id="229962369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540900688" name="Picture">
+                        <wp:docPr id="2073632404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540900688" name="Picture"/>
+                                <pic:cNvPr id="2073632404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567809830" name="Picture">
+                  <wp:docPr id="227251237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567809830" name="Picture"/>
+                          <pic:cNvPr id="227251237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145881727" name="Picture">
+                  <wp:docPr id="860455847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145881727" name="Picture"/>
+                          <pic:cNvPr id="860455847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899923995" name="Picture">
+                  <wp:docPr id="1090231807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899923995" name="Picture"/>
+                          <pic:cNvPr id="1090231807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687870490" name="Picture">
+                  <wp:docPr id="1010114144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687870490" name="Picture"/>
+                          <pic:cNvPr id="1010114144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893928513" name="Picture">
+                  <wp:docPr id="271825938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893928513" name="Picture"/>
+                          <pic:cNvPr id="271825938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893436125" name="Picture">
+                        <wp:docPr id="797689141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893436125" name="Picture"/>
+                                <pic:cNvPr id="797689141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106267801" name="Picture">
+                        <wp:docPr id="404221794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106267801" name="Picture"/>
+                                <pic:cNvPr id="404221794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372999941" name="Picture">
+                        <wp:docPr id="2072899640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372999941" name="Picture"/>
+                                <pic:cNvPr id="2072899640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023068388" name="Picture">
+                        <wp:docPr id="1934949834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023068388" name="Picture"/>
+                                <pic:cNvPr id="1934949834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954871622" name="Picture">
+                        <wp:docPr id="101896383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954871622" name="Picture"/>
+                                <pic:cNvPr id="101896383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47917125" name="Picture">
+                        <wp:docPr id="1109686181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47917125" name="Picture"/>
+                                <pic:cNvPr id="1109686181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190530760" name="Picture">
+                        <wp:docPr id="1454678372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190530760" name="Picture"/>
+                                <pic:cNvPr id="1454678372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711654864" name="Picture">
+                        <wp:docPr id="88366861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711654864" name="Picture"/>
+                                <pic:cNvPr id="88366861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668626330" name="Picture">
+                        <wp:docPr id="1492983311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668626330" name="Picture"/>
+                                <pic:cNvPr id="1492983311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903206845" name="Picture">
+                        <wp:docPr id="1073312413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903206845" name="Picture"/>
+                                <pic:cNvPr id="1073312413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352781315" name="Picture">
+                        <wp:docPr id="85971497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352781315" name="Picture"/>
+                                <pic:cNvPr id="85971497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247219981" name="Picture">
+                        <wp:docPr id="1488159818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247219981" name="Picture"/>
+                                <pic:cNvPr id="1488159818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569253756" name="Picture">
+                  <wp:docPr id="1625596676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569253756" name="Picture"/>
+                          <pic:cNvPr id="1625596676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400206061" name="Picture">
+                  <wp:docPr id="1005626968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400206061" name="Picture"/>
+                          <pic:cNvPr id="1005626968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886180934" name="Picture">
+                  <wp:docPr id="1953446488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886180934" name="Picture"/>
+                          <pic:cNvPr id="1953446488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132677276" name="Picture">
+                  <wp:docPr id="673910034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132677276" name="Picture"/>
+                          <pic:cNvPr id="673910034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321164592" name="Picture">
+                  <wp:docPr id="878456190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321164592" name="Picture"/>
+                          <pic:cNvPr id="878456190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771859584" name="Picture">
+                  <wp:docPr id="816359318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771859584" name="Picture"/>
+                          <pic:cNvPr id="816359318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112744180" name="Picture">
+                        <wp:docPr id="1282439440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112744180" name="Picture"/>
+                                <pic:cNvPr id="1282439440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356952914" name="Picture">
+                        <wp:docPr id="481947473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356952914" name="Picture"/>
+                                <pic:cNvPr id="481947473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18633,57 +18633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956303425" name="Picture">
+                  <wp:docPr id="1246852073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956303425" name="Picture"/>
+                          <pic:cNvPr id="1246852073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18722,57 +18722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057637040" name="Picture">
+                  <wp:docPr id="1368384067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057637040" name="Picture"/>
+                          <pic:cNvPr id="1368384067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19366,57 +19366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687878630" name="Picture">
+                  <wp:docPr id="43994180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687878630" name="Picture"/>
+                          <pic:cNvPr id="43994180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20364,57 +20364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912047169" name="Picture">
+                  <wp:docPr id="1654621604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912047169" name="Picture"/>
+                          <pic:cNvPr id="1654621604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20467,57 +20467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761855671" name="Picture">
+                  <wp:docPr id="1494183451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761855671" name="Picture"/>
+                          <pic:cNvPr id="1494183451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21844,57 +21844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460195920" name="Picture">
+                  <wp:docPr id="1906097165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460195920" name="Picture"/>
+                          <pic:cNvPr id="1906097165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22987,57 +22987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951764683" name="Picture">
+                        <wp:docPr id="423675417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951764683" name="Picture"/>
+                                <pic:cNvPr id="423675417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24348,57 +24348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409115396" name="Picture">
+                  <wp:docPr id="220753384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409115396" name="Picture"/>
+                          <pic:cNvPr id="220753384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24437,57 +24437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188606572" name="Picture">
+                  <wp:docPr id="1433240109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188606572" name="Picture"/>
+                          <pic:cNvPr id="1433240109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25081,57 +25081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652042351" name="Picture">
+                  <wp:docPr id="570250563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652042351" name="Picture"/>
+                          <pic:cNvPr id="570250563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26079,57 +26079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221430105" name="Picture">
+                  <wp:docPr id="763680713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221430105" name="Picture"/>
+                          <pic:cNvPr id="763680713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964298604" name="Picture">
+                  <wp:docPr id="747127247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964298604" name="Picture"/>
+                          <pic:cNvPr id="747127247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27561,57 +27561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475065352" name="Picture">
+                  <wp:docPr id="949808373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475065352" name="Picture"/>
+                          <pic:cNvPr id="949808373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28695,57 +28695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707143763" name="Picture">
+                        <wp:docPr id="2075562412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707143763" name="Picture"/>
+                                <pic:cNvPr id="2075562412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29720,57 +29720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403614258" name="Picture">
+                        <wp:docPr id="12326698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403614258" name="Picture"/>
+                                <pic:cNvPr id="12326698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31192,57 +31192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66158032" name="Picture">
+                  <wp:docPr id="1330175328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66158032" name="Picture"/>
+                          <pic:cNvPr id="1330175328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31281,57 +31281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522044831" name="Picture">
+                  <wp:docPr id="2061771931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522044831" name="Picture"/>
+                          <pic:cNvPr id="2061771931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31925,57 +31925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377894637" name="Picture">
+                  <wp:docPr id="993983783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377894637" name="Picture"/>
+                          <pic:cNvPr id="993983783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32923,57 +32923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081521957" name="Picture">
+                  <wp:docPr id="1139616334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081521957" name="Picture"/>
+                          <pic:cNvPr id="1139616334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33026,57 +33026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105017228" name="Picture">
+                  <wp:docPr id="188636340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105017228" name="Picture"/>
+                          <pic:cNvPr id="188636340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34403,57 +34403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581135459" name="Picture">
+                  <wp:docPr id="699105399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581135459" name="Picture"/>
+                          <pic:cNvPr id="699105399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35546,57 +35546,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968213146" name="Picture">
+                        <wp:docPr id="265343961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968213146" name="Picture"/>
+                                <pic:cNvPr id="265343961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36767,57 +36767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286153767" name="Picture">
+                  <wp:docPr id="2047693420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286153767" name="Picture"/>
+                          <pic:cNvPr id="2047693420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36838,57 +36838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966362111" name="Picture">
+                  <wp:docPr id="1728685781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966362111" name="Picture"/>
+                          <pic:cNvPr id="1728685781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37252,57 +37252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246582618" name="Picture">
+                  <wp:docPr id="231816541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246582618" name="Picture"/>
+                          <pic:cNvPr id="231816541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>