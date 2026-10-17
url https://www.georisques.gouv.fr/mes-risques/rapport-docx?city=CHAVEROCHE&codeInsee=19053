--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790067807" name="Picture">
+                  <wp:docPr id="724314122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790067807" name="Picture"/>
+                          <pic:cNvPr id="724314122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189787047" name="Picture">
+                  <wp:docPr id="81327974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189787047" name="Picture"/>
+                          <pic:cNvPr id="81327974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946097230" name="Picture">
+                        <wp:docPr id="1216090167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946097230" name="Picture"/>
+                                <pic:cNvPr id="1216090167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875656066" name="Picture">
+                  <wp:docPr id="484307019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875656066" name="Picture"/>
+                          <pic:cNvPr id="484307019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885648125" name="Picture">
+                  <wp:docPr id="1202610516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885648125" name="Picture"/>
+                          <pic:cNvPr id="1202610516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625553761" name="Picture">
+                  <wp:docPr id="1650565322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625553761" name="Picture"/>
+                          <pic:cNvPr id="1650565322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533055627" name="Picture">
+                  <wp:docPr id="226107546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533055627" name="Picture"/>
+                          <pic:cNvPr id="226107546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741578968" name="Picture">
+                  <wp:docPr id="68917915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741578968" name="Picture"/>
+                          <pic:cNvPr id="68917915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075478508" name="Picture">
+                        <wp:docPr id="997859925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075478508" name="Picture"/>
+                                <pic:cNvPr id="997859925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225005018" name="Picture">
+                        <wp:docPr id="811841673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225005018" name="Picture"/>
+                                <pic:cNvPr id="811841673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768187446" name="Picture">
+                        <wp:docPr id="1091307750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768187446" name="Picture"/>
+                                <pic:cNvPr id="1091307750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651293544" name="Picture">
+                        <wp:docPr id="2073363533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651293544" name="Picture"/>
+                                <pic:cNvPr id="2073363533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174040495" name="Picture">
+                        <wp:docPr id="376606921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174040495" name="Picture"/>
+                                <pic:cNvPr id="376606921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970887139" name="Picture">
+                        <wp:docPr id="935011828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970887139" name="Picture"/>
+                                <pic:cNvPr id="935011828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550733563" name="Picture">
+                        <wp:docPr id="1513804188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550733563" name="Picture"/>
+                                <pic:cNvPr id="1513804188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432712707" name="Picture">
+                        <wp:docPr id="106823521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432712707" name="Picture"/>
+                                <pic:cNvPr id="106823521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746085266" name="Picture">
+                        <wp:docPr id="318235347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746085266" name="Picture"/>
+                                <pic:cNvPr id="318235347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649875057" name="Picture">
+                        <wp:docPr id="837209259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649875057" name="Picture"/>
+                                <pic:cNvPr id="837209259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580172519" name="Picture">
+                        <wp:docPr id="444299687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580172519" name="Picture"/>
+                                <pic:cNvPr id="444299687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012500144" name="Picture">
+                        <wp:docPr id="1374347151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012500144" name="Picture"/>
+                                <pic:cNvPr id="1374347151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115923544" name="Picture">
+                        <wp:docPr id="853265195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115923544" name="Picture"/>
+                                <pic:cNvPr id="853265195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239874038" name="Picture">
+                        <wp:docPr id="1766943401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239874038" name="Picture"/>
+                                <pic:cNvPr id="1766943401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909897366" name="Picture">
+                        <wp:docPr id="1222620286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909897366" name="Picture"/>
+                                <pic:cNvPr id="1222620286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732761144" name="Picture">
+                  <wp:docPr id="929761317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732761144" name="Picture"/>
+                          <pic:cNvPr id="929761317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568928541" name="Picture">
+                  <wp:docPr id="411843278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568928541" name="Picture"/>
+                          <pic:cNvPr id="411843278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148281326" name="Picture">
+                  <wp:docPr id="731978045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148281326" name="Picture"/>
+                          <pic:cNvPr id="731978045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448459286" name="Picture">
+                  <wp:docPr id="1545129864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448459286" name="Picture"/>
+                          <pic:cNvPr id="1545129864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059088701" name="Picture">
+                  <wp:docPr id="828283934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059088701" name="Picture"/>
+                          <pic:cNvPr id="828283934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034343118" name="Picture">
+                  <wp:docPr id="1130030625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034343118" name="Picture"/>
+                          <pic:cNvPr id="1130030625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366968689" name="Picture">
+                        <wp:docPr id="2025214365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366968689" name="Picture"/>
+                                <pic:cNvPr id="2025214365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119656081" name="Picture">
+                  <wp:docPr id="281350644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119656081" name="Picture"/>
+                          <pic:cNvPr id="281350644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933607537" name="Picture">
+                  <wp:docPr id="860394463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933607537" name="Picture"/>
+                          <pic:cNvPr id="860394463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508867331" name="Picture">
+                  <wp:docPr id="2033714834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508867331" name="Picture"/>
+                          <pic:cNvPr id="2033714834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13122393" name="Picture">
+                  <wp:docPr id="1383277773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13122393" name="Picture"/>
+                          <pic:cNvPr id="1383277773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395875592" name="Picture">
+                  <wp:docPr id="963275918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395875592" name="Picture"/>
+                          <pic:cNvPr id="963275918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050124489" name="Picture">
+                  <wp:docPr id="1559909845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050124489" name="Picture"/>
+                          <pic:cNvPr id="1559909845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621337752" name="Picture">
+                        <wp:docPr id="1302352082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621337752" name="Picture"/>
+                                <pic:cNvPr id="1302352082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162462823" name="Picture">
+                  <wp:docPr id="1140514894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162462823" name="Picture"/>
+                          <pic:cNvPr id="1140514894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304254592" name="Picture">
+                  <wp:docPr id="940042146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304254592" name="Picture"/>
+                          <pic:cNvPr id="940042146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988794991" name="Picture">
+                  <wp:docPr id="81393857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988794991" name="Picture"/>
+                          <pic:cNvPr id="81393857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874358953" name="Picture">
+                  <wp:docPr id="1488732931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874358953" name="Picture"/>
+                          <pic:cNvPr id="1488732931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973731632" name="Picture">
+                  <wp:docPr id="146470805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973731632" name="Picture"/>
+                          <pic:cNvPr id="146470805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926211330" name="Picture">
+                  <wp:docPr id="336095792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926211330" name="Picture"/>
+                          <pic:cNvPr id="336095792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609344994" name="Picture">
+                        <wp:docPr id="1239733734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609344994" name="Picture"/>
+                                <pic:cNvPr id="1239733734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351937194" name="Picture">
+                  <wp:docPr id="510291712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351937194" name="Picture"/>
+                          <pic:cNvPr id="510291712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79335994" name="Picture">
+                  <wp:docPr id="1550999375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79335994" name="Picture"/>
+                          <pic:cNvPr id="1550999375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923880743" name="Picture">
+                  <wp:docPr id="1301425864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923880743" name="Picture"/>
+                          <pic:cNvPr id="1301425864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535681755" name="Picture">
+                  <wp:docPr id="1811742684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535681755" name="Picture"/>
+                          <pic:cNvPr id="1811742684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207336551" name="Picture">
+                  <wp:docPr id="1407395962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207336551" name="Picture"/>
+                          <pic:cNvPr id="1407395962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553675968" name="Picture">
+                  <wp:docPr id="311728031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553675968" name="Picture"/>
+                          <pic:cNvPr id="311728031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178716732" name="Picture">
+                        <wp:docPr id="1886458345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178716732" name="Picture"/>
+                                <pic:cNvPr id="1886458345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678100568" name="Picture">
+                  <wp:docPr id="1181698071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678100568" name="Picture"/>
+                          <pic:cNvPr id="1181698071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955664442" name="Picture">
+                  <wp:docPr id="1758814512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955664442" name="Picture"/>
+                          <pic:cNvPr id="1758814512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366626203" name="Picture">
+                  <wp:docPr id="1487561194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366626203" name="Picture"/>
+                          <pic:cNvPr id="1487561194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347248358" name="Picture">
+                  <wp:docPr id="302960319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347248358" name="Picture"/>
+                          <pic:cNvPr id="302960319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131195739" name="Picture">
+                  <wp:docPr id="164103090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131195739" name="Picture"/>
+                          <pic:cNvPr id="164103090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83282484" name="Picture">
+                  <wp:docPr id="2066879246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83282484" name="Picture"/>
+                          <pic:cNvPr id="2066879246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074776158" name="Picture">
+                  <wp:docPr id="850283081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074776158" name="Picture"/>
+                          <pic:cNvPr id="850283081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933149784" name="Picture">
+                  <wp:docPr id="1708567617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933149784" name="Picture"/>
+                          <pic:cNvPr id="1708567617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124940372" name="Picture">
+                  <wp:docPr id="1459266597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124940372" name="Picture"/>
+                          <pic:cNvPr id="1459266597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>