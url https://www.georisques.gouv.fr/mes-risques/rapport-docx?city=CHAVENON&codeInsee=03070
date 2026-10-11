--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117051919" name="Picture">
+                  <wp:docPr id="125337777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117051919" name="Picture"/>
+                          <pic:cNvPr id="125337777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363096997" name="Picture">
+                  <wp:docPr id="294075345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363096997" name="Picture"/>
+                          <pic:cNvPr id="294075345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519957617" name="Picture">
+                        <wp:docPr id="1546757984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519957617" name="Picture"/>
+                                <pic:cNvPr id="1546757984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444651958" name="Picture">
+                  <wp:docPr id="315359780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444651958" name="Picture"/>
+                          <pic:cNvPr id="315359780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200214652" name="Picture">
+                  <wp:docPr id="1440551424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200214652" name="Picture"/>
+                          <pic:cNvPr id="1440551424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341285457" name="Picture">
+                  <wp:docPr id="1165704840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341285457" name="Picture"/>
+                          <pic:cNvPr id="1165704840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175289684" name="Picture">
+                  <wp:docPr id="1361563295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175289684" name="Picture"/>
+                          <pic:cNvPr id="1361563295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942119208" name="Picture">
+                  <wp:docPr id="826806358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942119208" name="Picture"/>
+                          <pic:cNvPr id="826806358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12671269" name="Picture">
+                        <wp:docPr id="236704406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12671269" name="Picture"/>
+                                <pic:cNvPr id="236704406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872348023" name="Picture">
+                        <wp:docPr id="1964035126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872348023" name="Picture"/>
+                                <pic:cNvPr id="1964035126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661708639" name="Picture">
+                        <wp:docPr id="2099941199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661708639" name="Picture"/>
+                                <pic:cNvPr id="2099941199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245777839" name="Picture">
+                        <wp:docPr id="1736536330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245777839" name="Picture"/>
+                                <pic:cNvPr id="1736536330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731636723" name="Picture">
+                        <wp:docPr id="1389897043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731636723" name="Picture"/>
+                                <pic:cNvPr id="1389897043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415010299" name="Picture">
+                        <wp:docPr id="176773012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415010299" name="Picture"/>
+                                <pic:cNvPr id="176773012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360369765" name="Picture">
+                        <wp:docPr id="40567841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360369765" name="Picture"/>
+                                <pic:cNvPr id="40567841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996251694" name="Picture">
+                        <wp:docPr id="5136305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996251694" name="Picture"/>
+                                <pic:cNvPr id="5136305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053732582" name="Picture">
+                        <wp:docPr id="1090323999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053732582" name="Picture"/>
+                                <pic:cNvPr id="1090323999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57488048" name="Picture">
+                        <wp:docPr id="1453154560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57488048" name="Picture"/>
+                                <pic:cNvPr id="1453154560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386402733" name="Picture">
+                        <wp:docPr id="360741979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386402733" name="Picture"/>
+                                <pic:cNvPr id="360741979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816991143" name="Picture">
+                        <wp:docPr id="216385115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816991143" name="Picture"/>
+                                <pic:cNvPr id="216385115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546991553" name="Picture">
+                        <wp:docPr id="161493721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546991553" name="Picture"/>
+                                <pic:cNvPr id="161493721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121890870" name="Picture">
+                        <wp:docPr id="1116009806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121890870" name="Picture"/>
+                                <pic:cNvPr id="1116009806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808714487" name="Picture">
+                        <wp:docPr id="177478634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808714487" name="Picture"/>
+                                <pic:cNvPr id="177478634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686705575" name="Picture">
+                  <wp:docPr id="1454762259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686705575" name="Picture"/>
+                          <pic:cNvPr id="1454762259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395690582" name="Picture">
+                  <wp:docPr id="62061155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395690582" name="Picture"/>
+                          <pic:cNvPr id="62061155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843969287" name="Picture">
+                  <wp:docPr id="817077531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843969287" name="Picture"/>
+                          <pic:cNvPr id="817077531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422109671" name="Picture">
+                  <wp:docPr id="402732816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422109671" name="Picture"/>
+                          <pic:cNvPr id="402732816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834754735" name="Picture">
+                  <wp:docPr id="151762002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834754735" name="Picture"/>
+                          <pic:cNvPr id="151762002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453333154" name="Picture">
+                  <wp:docPr id="1449905036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453333154" name="Picture"/>
+                          <pic:cNvPr id="1449905036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753417701" name="Picture">
+                        <wp:docPr id="1078361051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753417701" name="Picture"/>
+                                <pic:cNvPr id="1078361051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329839494" name="Picture">
+                  <wp:docPr id="878865417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329839494" name="Picture"/>
+                          <pic:cNvPr id="878865417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124988225" name="Picture">
+                  <wp:docPr id="1608842163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124988225" name="Picture"/>
+                          <pic:cNvPr id="1608842163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778567632" name="Picture">
+                  <wp:docPr id="739236663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778567632" name="Picture"/>
+                          <pic:cNvPr id="739236663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328958712" name="Picture">
+                  <wp:docPr id="1796530479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328958712" name="Picture"/>
+                          <pic:cNvPr id="1796530479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894130673" name="Picture">
+                  <wp:docPr id="888200771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894130673" name="Picture"/>
+                          <pic:cNvPr id="888200771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730972511" name="Picture">
+                  <wp:docPr id="334354295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730972511" name="Picture"/>
+                          <pic:cNvPr id="334354295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230440517" name="Picture">
+                        <wp:docPr id="1262090689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230440517" name="Picture"/>
+                                <pic:cNvPr id="1262090689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274232546" name="Picture">
+                        <wp:docPr id="1591678135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274232546" name="Picture"/>
+                                <pic:cNvPr id="1591678135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110946701" name="Picture">
+                  <wp:docPr id="301093675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110946701" name="Picture"/>
+                          <pic:cNvPr id="301093675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44922763" name="Picture">
+                  <wp:docPr id="471660781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44922763" name="Picture"/>
+                          <pic:cNvPr id="471660781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705580450" name="Picture">
+                  <wp:docPr id="1365354706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705580450" name="Picture"/>
+                          <pic:cNvPr id="1365354706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470207602" name="Picture">
+                  <wp:docPr id="1955192288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470207602" name="Picture"/>
+                          <pic:cNvPr id="1955192288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023802187" name="Picture">
+                  <wp:docPr id="580410516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023802187" name="Picture"/>
+                          <pic:cNvPr id="580410516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240095893" name="Picture">
+                  <wp:docPr id="1972271986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240095893" name="Picture"/>
+                          <pic:cNvPr id="1972271986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082863611" name="Picture">
+                        <wp:docPr id="1316682302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082863611" name="Picture"/>
+                                <pic:cNvPr id="1316682302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961999098" name="Picture">
+                  <wp:docPr id="1242879595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961999098" name="Picture"/>
+                          <pic:cNvPr id="1242879595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134828375" name="Picture">
+                  <wp:docPr id="1417857126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134828375" name="Picture"/>
+                          <pic:cNvPr id="1417857126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716779452" name="Picture">
+                  <wp:docPr id="1295020994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716779452" name="Picture"/>
+                          <pic:cNvPr id="1295020994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191244017" name="Picture">
+                  <wp:docPr id="1640925474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191244017" name="Picture"/>
+                          <pic:cNvPr id="1640925474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167406972" name="Picture">
+                  <wp:docPr id="1384270392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167406972" name="Picture"/>
+                          <pic:cNvPr id="1384270392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836288327" name="Picture">
+                  <wp:docPr id="494211106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836288327" name="Picture"/>
+                          <pic:cNvPr id="494211106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71594617" name="Picture">
+                        <wp:docPr id="1407592244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71594617" name="Picture"/>
+                                <pic:cNvPr id="1407592244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726550310" name="Picture">
+                  <wp:docPr id="973461851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726550310" name="Picture"/>
+                          <pic:cNvPr id="973461851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100574776" name="Picture">
+                  <wp:docPr id="1480103592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100574776" name="Picture"/>
+                          <pic:cNvPr id="1480103592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668208245" name="Picture">
+                  <wp:docPr id="9234524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668208245" name="Picture"/>
+                          <pic:cNvPr id="9234524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589105314" name="Picture">
+                  <wp:docPr id="1095304120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589105314" name="Picture"/>
+                          <pic:cNvPr id="1095304120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83146078" name="Picture">
+                  <wp:docPr id="2071924934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83146078" name="Picture"/>
+                          <pic:cNvPr id="2071924934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436723517" name="Picture">
+                  <wp:docPr id="841850223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436723517" name="Picture"/>
+                          <pic:cNvPr id="841850223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43702468" name="Picture">
+                  <wp:docPr id="1612422926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43702468" name="Picture"/>
+                          <pic:cNvPr id="1612422926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931861762" name="Picture">
+                  <wp:docPr id="1065972150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931861762" name="Picture"/>
+                          <pic:cNvPr id="1065972150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937070524" name="Picture">
+                  <wp:docPr id="146579944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937070524" name="Picture"/>
+                          <pic:cNvPr id="146579944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>