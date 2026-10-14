--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694769802" name="Picture">
+                  <wp:docPr id="1294457629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694769802" name="Picture"/>
+                          <pic:cNvPr id="1294457629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699341770" name="Picture">
+                  <wp:docPr id="635377286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699341770" name="Picture"/>
+                          <pic:cNvPr id="635377286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195819690" name="Picture">
+                        <wp:docPr id="188126297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195819690" name="Picture"/>
+                                <pic:cNvPr id="188126297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858093920" name="Picture">
+                  <wp:docPr id="2123396773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858093920" name="Picture"/>
+                          <pic:cNvPr id="2123396773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534652244" name="Picture">
+                  <wp:docPr id="83403852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534652244" name="Picture"/>
+                          <pic:cNvPr id="83403852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090853944" name="Picture">
+                  <wp:docPr id="1175678581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090853944" name="Picture"/>
+                          <pic:cNvPr id="1175678581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58570810" name="Picture">
+                  <wp:docPr id="420669602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58570810" name="Picture"/>
+                          <pic:cNvPr id="420669602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535030854" name="Picture">
+                  <wp:docPr id="2124812225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535030854" name="Picture"/>
+                          <pic:cNvPr id="2124812225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042994198" name="Picture">
+                        <wp:docPr id="85210285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042994198" name="Picture"/>
+                                <pic:cNvPr id="85210285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505647756" name="Picture">
+                        <wp:docPr id="2086320649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505647756" name="Picture"/>
+                                <pic:cNvPr id="2086320649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400524245" name="Picture">
+                        <wp:docPr id="1319675193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400524245" name="Picture"/>
+                                <pic:cNvPr id="1319675193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867577587" name="Picture">
+                        <wp:docPr id="1757927866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867577587" name="Picture"/>
+                                <pic:cNvPr id="1757927866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001931990" name="Picture">
+                        <wp:docPr id="858866646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001931990" name="Picture"/>
+                                <pic:cNvPr id="858866646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108193758" name="Picture">
+                        <wp:docPr id="1317852810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108193758" name="Picture"/>
+                                <pic:cNvPr id="1317852810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395325775" name="Picture">
+                        <wp:docPr id="2112287425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395325775" name="Picture"/>
+                                <pic:cNvPr id="2112287425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163273682" name="Picture">
+                        <wp:docPr id="1255540166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163273682" name="Picture"/>
+                                <pic:cNvPr id="1255540166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916572998" name="Picture">
+                        <wp:docPr id="346000789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916572998" name="Picture"/>
+                                <pic:cNvPr id="346000789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478921775" name="Picture">
+                        <wp:docPr id="1477767115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478921775" name="Picture"/>
+                                <pic:cNvPr id="1477767115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312169856" name="Picture">
+                        <wp:docPr id="997192584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312169856" name="Picture"/>
+                                <pic:cNvPr id="997192584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358732125" name="Picture">
+                        <wp:docPr id="926386363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358732125" name="Picture"/>
+                                <pic:cNvPr id="926386363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071865750" name="Picture">
+                        <wp:docPr id="365131728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071865750" name="Picture"/>
+                                <pic:cNvPr id="365131728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132308701" name="Picture">
+                        <wp:docPr id="366619570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132308701" name="Picture"/>
+                                <pic:cNvPr id="366619570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806680526" name="Picture">
+                        <wp:docPr id="1511831694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806680526" name="Picture"/>
+                                <pic:cNvPr id="1511831694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662334060" name="Picture">
+                  <wp:docPr id="1420123936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662334060" name="Picture"/>
+                          <pic:cNvPr id="1420123936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709118302" name="Picture">
+                  <wp:docPr id="1931989975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709118302" name="Picture"/>
+                          <pic:cNvPr id="1931989975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265702660" name="Picture">
+                  <wp:docPr id="1549906832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265702660" name="Picture"/>
+                          <pic:cNvPr id="1549906832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541964029" name="Picture">
+                  <wp:docPr id="450527671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541964029" name="Picture"/>
+                          <pic:cNvPr id="450527671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616341627" name="Picture">
+                  <wp:docPr id="1467954466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616341627" name="Picture"/>
+                          <pic:cNvPr id="1467954466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406922793" name="Picture">
+                  <wp:docPr id="1788036263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406922793" name="Picture"/>
+                          <pic:cNvPr id="1788036263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575281926" name="Picture">
+                        <wp:docPr id="2127090780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575281926" name="Picture"/>
+                                <pic:cNvPr id="2127090780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143077828" name="Picture">
+                  <wp:docPr id="941813030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143077828" name="Picture"/>
+                          <pic:cNvPr id="941813030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900719925" name="Picture">
+                  <wp:docPr id="1242896828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900719925" name="Picture"/>
+                          <pic:cNvPr id="1242896828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327102547" name="Picture">
+                  <wp:docPr id="1925664406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327102547" name="Picture"/>
+                          <pic:cNvPr id="1925664406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142619224" name="Picture">
+                  <wp:docPr id="149540283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142619224" name="Picture"/>
+                          <pic:cNvPr id="149540283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374419151" name="Picture">
+                  <wp:docPr id="1862485398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374419151" name="Picture"/>
+                          <pic:cNvPr id="1862485398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372501547" name="Picture">
+                  <wp:docPr id="1375695369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372501547" name="Picture"/>
+                          <pic:cNvPr id="1375695369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102217580" name="Picture">
+                        <wp:docPr id="1659553794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102217580" name="Picture"/>
+                                <pic:cNvPr id="1659553794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566660270" name="Picture">
+                        <wp:docPr id="2116630324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566660270" name="Picture"/>
+                                <pic:cNvPr id="2116630324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903929990" name="Picture">
+                  <wp:docPr id="1774644223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903929990" name="Picture"/>
+                          <pic:cNvPr id="1774644223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353970950" name="Picture">
+                  <wp:docPr id="495538203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353970950" name="Picture"/>
+                          <pic:cNvPr id="495538203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534416967" name="Picture">
+                  <wp:docPr id="194827949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534416967" name="Picture"/>
+                          <pic:cNvPr id="194827949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022048621" name="Picture">
+                  <wp:docPr id="1958554336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022048621" name="Picture"/>
+                          <pic:cNvPr id="1958554336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72385154" name="Picture">
+                  <wp:docPr id="1562450196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72385154" name="Picture"/>
+                          <pic:cNvPr id="1562450196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622206641" name="Picture">
+                  <wp:docPr id="2067004386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622206641" name="Picture"/>
+                          <pic:cNvPr id="2067004386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015150364" name="Picture">
+                        <wp:docPr id="1674607740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015150364" name="Picture"/>
+                                <pic:cNvPr id="1674607740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32556,57 +32556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124827528" name="Picture">
+                  <wp:docPr id="1872150851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124827528" name="Picture"/>
+                          <pic:cNvPr id="1872150851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32627,57 +32627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560390868" name="Picture">
+                  <wp:docPr id="256209745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560390868" name="Picture"/>
+                          <pic:cNvPr id="256209745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33106,57 +33106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809262209" name="Picture">
+                  <wp:docPr id="1264688569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809262209" name="Picture"/>
+                          <pic:cNvPr id="1264688569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34398,57 +34398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351246149" name="Picture">
+                  <wp:docPr id="1269747521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351246149" name="Picture"/>
+                          <pic:cNvPr id="1269747521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42006401" name="Picture">
+                  <wp:docPr id="216338392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42006401" name="Picture"/>
+                          <pic:cNvPr id="216338392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35131,57 +35131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862800913" name="Picture">
+                  <wp:docPr id="1064065504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862800913" name="Picture"/>
+                          <pic:cNvPr id="1064065504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36129,57 +36129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949718516" name="Picture">
+                  <wp:docPr id="238213103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949718516" name="Picture"/>
+                          <pic:cNvPr id="238213103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36232,57 +36232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723309160" name="Picture">
+                  <wp:docPr id="1694065420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723309160" name="Picture"/>
+                          <pic:cNvPr id="1694065420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178248085" name="Picture">
+                  <wp:docPr id="474485737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178248085" name="Picture"/>
+                          <pic:cNvPr id="474485737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38752,57 +38752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753557105" name="Picture">
+                        <wp:docPr id="1249267377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753557105" name="Picture"/>
+                                <pic:cNvPr id="1249267377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40113,57 +40113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063216754" name="Picture">
+                  <wp:docPr id="377346893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063216754" name="Picture"/>
+                          <pic:cNvPr id="377346893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40202,57 +40202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46750060" name="Picture">
+                  <wp:docPr id="309122679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46750060" name="Picture"/>
+                          <pic:cNvPr id="309122679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669474638" name="Picture">
+                  <wp:docPr id="1788231112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669474638" name="Picture"/>
+                          <pic:cNvPr id="1788231112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41844,57 +41844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362746041" name="Picture">
+                  <wp:docPr id="939888304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362746041" name="Picture"/>
+                          <pic:cNvPr id="939888304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41947,57 +41947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419609122" name="Picture">
+                  <wp:docPr id="109256379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419609122" name="Picture"/>
+                          <pic:cNvPr id="109256379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43324,57 +43324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480538100" name="Picture">
+                  <wp:docPr id="1809642599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480538100" name="Picture"/>
+                          <pic:cNvPr id="1809642599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,57 +44467,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106925496" name="Picture">
+                        <wp:docPr id="766530544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106925496" name="Picture"/>
+                                <pic:cNvPr id="766530544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45738,57 +45738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686633018" name="Picture">
+                  <wp:docPr id="1546653580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686633018" name="Picture"/>
+                          <pic:cNvPr id="1546653580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45818,57 +45818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30844179" name="Picture">
+                  <wp:docPr id="1128822368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30844179" name="Picture"/>
+                          <pic:cNvPr id="1128822368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46297,57 +46297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795868240" name="Picture">
+                  <wp:docPr id="386110464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795868240" name="Picture"/>
+                          <pic:cNvPr id="386110464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48025,57 +48025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748986487" name="Picture">
+                  <wp:docPr id="1912994180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748986487" name="Picture"/>
+                          <pic:cNvPr id="1912994180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48096,57 +48096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409892557" name="Picture">
+                  <wp:docPr id="1920887506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409892557" name="Picture"/>
+                          <pic:cNvPr id="1920887506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48510,57 +48510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219728620" name="Picture">
+                  <wp:docPr id="2044089097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219728620" name="Picture"/>
+                          <pic:cNvPr id="2044089097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>