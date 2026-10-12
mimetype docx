--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352871232" name="Picture">
+                  <wp:docPr id="499787609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352871232" name="Picture"/>
+                          <pic:cNvPr id="499787609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051763530" name="Picture">
+                  <wp:docPr id="1648297580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051763530" name="Picture"/>
+                          <pic:cNvPr id="1648297580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352127020" name="Picture">
+                        <wp:docPr id="1224376663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352127020" name="Picture"/>
+                                <pic:cNvPr id="1224376663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028374840" name="Picture">
+                  <wp:docPr id="1835552836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028374840" name="Picture"/>
+                          <pic:cNvPr id="1835552836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483926590" name="Picture">
+                  <wp:docPr id="169949628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483926590" name="Picture"/>
+                          <pic:cNvPr id="169949628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546649119" name="Picture">
+                  <wp:docPr id="1800348506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546649119" name="Picture"/>
+                          <pic:cNvPr id="1800348506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315325003" name="Picture">
+                  <wp:docPr id="1047046800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315325003" name="Picture"/>
+                          <pic:cNvPr id="1047046800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374402045" name="Picture">
+                  <wp:docPr id="894877507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374402045" name="Picture"/>
+                          <pic:cNvPr id="894877507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821487685" name="Picture">
+                        <wp:docPr id="623395384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821487685" name="Picture"/>
+                                <pic:cNvPr id="623395384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085185950" name="Picture">
+                        <wp:docPr id="1300223689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085185950" name="Picture"/>
+                                <pic:cNvPr id="1300223689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321855069" name="Picture">
+                        <wp:docPr id="1092452608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321855069" name="Picture"/>
+                                <pic:cNvPr id="1092452608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586538145" name="Picture">
+                        <wp:docPr id="896410711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586538145" name="Picture"/>
+                                <pic:cNvPr id="896410711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138729474" name="Picture">
+                        <wp:docPr id="218975449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138729474" name="Picture"/>
+                                <pic:cNvPr id="218975449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894818747" name="Picture">
+                        <wp:docPr id="1117712739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894818747" name="Picture"/>
+                                <pic:cNvPr id="1117712739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361249079" name="Picture">
+                        <wp:docPr id="1277323715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361249079" name="Picture"/>
+                                <pic:cNvPr id="1277323715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530004263" name="Picture">
+                        <wp:docPr id="2009695778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530004263" name="Picture"/>
+                                <pic:cNvPr id="2009695778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504831855" name="Picture">
+                        <wp:docPr id="1006421283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504831855" name="Picture"/>
+                                <pic:cNvPr id="1006421283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16447675" name="Picture">
+                        <wp:docPr id="624572014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16447675" name="Picture"/>
+                                <pic:cNvPr id="624572014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127300811" name="Picture">
+                        <wp:docPr id="1827568036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127300811" name="Picture"/>
+                                <pic:cNvPr id="1827568036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045790733" name="Picture">
+                        <wp:docPr id="1278930953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045790733" name="Picture"/>
+                                <pic:cNvPr id="1278930953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631873576" name="Picture">
+                        <wp:docPr id="1839679159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631873576" name="Picture"/>
+                                <pic:cNvPr id="1839679159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869648381" name="Picture">
+                        <wp:docPr id="78146557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869648381" name="Picture"/>
+                                <pic:cNvPr id="78146557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903266968" name="Picture">
+                        <wp:docPr id="1684400336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903266968" name="Picture"/>
+                                <pic:cNvPr id="1684400336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862147906" name="Picture">
+                  <wp:docPr id="1212949579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862147906" name="Picture"/>
+                          <pic:cNvPr id="1212949579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694030453" name="Picture">
+                  <wp:docPr id="791577492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694030453" name="Picture"/>
+                          <pic:cNvPr id="791577492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705729458" name="Picture">
+                  <wp:docPr id="721052418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705729458" name="Picture"/>
+                          <pic:cNvPr id="721052418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566183275" name="Picture">
+                  <wp:docPr id="632834569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566183275" name="Picture"/>
+                          <pic:cNvPr id="632834569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28826823" name="Picture">
+                  <wp:docPr id="1132526634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28826823" name="Picture"/>
+                          <pic:cNvPr id="1132526634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437126353" name="Picture">
+                  <wp:docPr id="2117160294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437126353" name="Picture"/>
+                          <pic:cNvPr id="2117160294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394004360" name="Picture">
+                        <wp:docPr id="335062752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394004360" name="Picture"/>
+                                <pic:cNvPr id="335062752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756078519" name="Picture">
+                  <wp:docPr id="375077701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756078519" name="Picture"/>
+                          <pic:cNvPr id="375077701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105901074" name="Picture">
+                  <wp:docPr id="52457795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105901074" name="Picture"/>
+                          <pic:cNvPr id="52457795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912142612" name="Picture">
+                  <wp:docPr id="1438189665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912142612" name="Picture"/>
+                          <pic:cNvPr id="1438189665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590026554" name="Picture">
+                  <wp:docPr id="1345616707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590026554" name="Picture"/>
+                          <pic:cNvPr id="1345616707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574689536" name="Picture">
+                  <wp:docPr id="611155699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574689536" name="Picture"/>
+                          <pic:cNvPr id="611155699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593989619" name="Picture">
+                  <wp:docPr id="1313999041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593989619" name="Picture"/>
+                          <pic:cNvPr id="1313999041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751149830" name="Picture">
+                        <wp:docPr id="1678996754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751149830" name="Picture"/>
+                                <pic:cNvPr id="1678996754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792945874" name="Picture">
+                        <wp:docPr id="1429702411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792945874" name="Picture"/>
+                                <pic:cNvPr id="1429702411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052070046" name="Picture">
+                  <wp:docPr id="1039508071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052070046" name="Picture"/>
+                          <pic:cNvPr id="1039508071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051452138" name="Picture">
+                  <wp:docPr id="1458032800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051452138" name="Picture"/>
+                          <pic:cNvPr id="1458032800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671876330" name="Picture">
+                  <wp:docPr id="1175920415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671876330" name="Picture"/>
+                          <pic:cNvPr id="1175920415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477511141" name="Picture">
+                  <wp:docPr id="1100052839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477511141" name="Picture"/>
+                          <pic:cNvPr id="1100052839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874709681" name="Picture">
+                  <wp:docPr id="1522477941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874709681" name="Picture"/>
+                          <pic:cNvPr id="1522477941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270070212" name="Picture">
+                  <wp:docPr id="1422069188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270070212" name="Picture"/>
+                          <pic:cNvPr id="1422069188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752712365" name="Picture">
+                        <wp:docPr id="911865082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752712365" name="Picture"/>
+                                <pic:cNvPr id="911865082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439692035" name="Picture">
+                  <wp:docPr id="787336213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439692035" name="Picture"/>
+                          <pic:cNvPr id="787336213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56500211" name="Picture">
+                  <wp:docPr id="1680829239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56500211" name="Picture"/>
+                          <pic:cNvPr id="1680829239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150358823" name="Picture">
+                  <wp:docPr id="489209196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150358823" name="Picture"/>
+                          <pic:cNvPr id="489209196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637785735" name="Picture">
+                  <wp:docPr id="2121753348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637785735" name="Picture"/>
+                          <pic:cNvPr id="2121753348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636334435" name="Picture">
+                  <wp:docPr id="202933178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636334435" name="Picture"/>
+                          <pic:cNvPr id="202933178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271633007" name="Picture">
+                  <wp:docPr id="954213477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271633007" name="Picture"/>
+                          <pic:cNvPr id="954213477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241302533" name="Picture">
+                        <wp:docPr id="577330362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241302533" name="Picture"/>
+                                <pic:cNvPr id="577330362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577274297" name="Picture">
+                  <wp:docPr id="454264734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577274297" name="Picture"/>
+                          <pic:cNvPr id="454264734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651347298" name="Picture">
+                  <wp:docPr id="647305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651347298" name="Picture"/>
+                          <pic:cNvPr id="647305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170846339" name="Picture">
+                  <wp:docPr id="733428065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170846339" name="Picture"/>
+                          <pic:cNvPr id="733428065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493673254" name="Picture">
+                  <wp:docPr id="1136596996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493673254" name="Picture"/>
+                          <pic:cNvPr id="1136596996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098309755" name="Picture">
+                  <wp:docPr id="1011945936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098309755" name="Picture"/>
+                          <pic:cNvPr id="1011945936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195850833" name="Picture">
+                  <wp:docPr id="1717384823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195850833" name="Picture"/>
+                          <pic:cNvPr id="1717384823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278583044" name="Picture">
+                        <wp:docPr id="2016592515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278583044" name="Picture"/>
+                                <pic:cNvPr id="2016592515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610499625" name="Picture">
+                  <wp:docPr id="2010365308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610499625" name="Picture"/>
+                          <pic:cNvPr id="2010365308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540750532" name="Picture">
+                  <wp:docPr id="371441399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540750532" name="Picture"/>
+                          <pic:cNvPr id="371441399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159675485" name="Picture">
+                  <wp:docPr id="1107055998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159675485" name="Picture"/>
+                          <pic:cNvPr id="1107055998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>