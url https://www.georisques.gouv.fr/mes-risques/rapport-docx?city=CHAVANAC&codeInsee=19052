--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721197880" name="Picture">
+                  <wp:docPr id="526827501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721197880" name="Picture"/>
+                          <pic:cNvPr id="526827501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3184340" name="Picture">
+                  <wp:docPr id="1418613606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3184340" name="Picture"/>
+                          <pic:cNvPr id="1418613606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956224522" name="Picture">
+                        <wp:docPr id="1989673781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956224522" name="Picture"/>
+                                <pic:cNvPr id="1989673781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089185140" name="Picture">
+                  <wp:docPr id="1539491252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089185140" name="Picture"/>
+                          <pic:cNvPr id="1539491252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518901358" name="Picture">
+                  <wp:docPr id="943301795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518901358" name="Picture"/>
+                          <pic:cNvPr id="943301795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187591100" name="Picture">
+                  <wp:docPr id="958447137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187591100" name="Picture"/>
+                          <pic:cNvPr id="958447137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732645546" name="Picture">
+                  <wp:docPr id="819131572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732645546" name="Picture"/>
+                          <pic:cNvPr id="819131572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128922696" name="Picture">
+                  <wp:docPr id="1536717476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128922696" name="Picture"/>
+                          <pic:cNvPr id="1536717476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047777312" name="Picture">
+                        <wp:docPr id="438892301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047777312" name="Picture"/>
+                                <pic:cNvPr id="438892301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690835872" name="Picture">
+                        <wp:docPr id="295241059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690835872" name="Picture"/>
+                                <pic:cNvPr id="295241059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931973059" name="Picture">
+                        <wp:docPr id="897624153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931973059" name="Picture"/>
+                                <pic:cNvPr id="897624153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710664500" name="Picture">
+                        <wp:docPr id="1479185864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710664500" name="Picture"/>
+                                <pic:cNvPr id="1479185864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725027300" name="Picture">
+                        <wp:docPr id="1879331206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725027300" name="Picture"/>
+                                <pic:cNvPr id="1879331206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392463484" name="Picture">
+                        <wp:docPr id="1382562407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392463484" name="Picture"/>
+                                <pic:cNvPr id="1382562407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969972736" name="Picture">
+                        <wp:docPr id="417058636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969972736" name="Picture"/>
+                                <pic:cNvPr id="417058636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162079990" name="Picture">
+                        <wp:docPr id="920131394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162079990" name="Picture"/>
+                                <pic:cNvPr id="920131394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337426981" name="Picture">
+                        <wp:docPr id="821381933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337426981" name="Picture"/>
+                                <pic:cNvPr id="821381933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776133123" name="Picture">
+                        <wp:docPr id="56646670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776133123" name="Picture"/>
+                                <pic:cNvPr id="56646670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829377432" name="Picture">
+                        <wp:docPr id="1978488499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829377432" name="Picture"/>
+                                <pic:cNvPr id="1978488499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050914862" name="Picture">
+                        <wp:docPr id="1391020829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050914862" name="Picture"/>
+                                <pic:cNvPr id="1391020829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483160622" name="Picture">
+                        <wp:docPr id="1911735780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483160622" name="Picture"/>
+                                <pic:cNvPr id="1911735780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867846818" name="Picture">
+                        <wp:docPr id="207661220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867846818" name="Picture"/>
+                                <pic:cNvPr id="207661220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303842128" name="Picture">
+                        <wp:docPr id="822472585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303842128" name="Picture"/>
+                                <pic:cNvPr id="822472585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306994785" name="Picture">
+                  <wp:docPr id="1080721544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306994785" name="Picture"/>
+                          <pic:cNvPr id="1080721544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838610627" name="Picture">
+                  <wp:docPr id="1187590773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838610627" name="Picture"/>
+                          <pic:cNvPr id="1187590773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232157172" name="Picture">
+                  <wp:docPr id="1123693652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232157172" name="Picture"/>
+                          <pic:cNvPr id="1123693652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729839659" name="Picture">
+                  <wp:docPr id="914981729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729839659" name="Picture"/>
+                          <pic:cNvPr id="914981729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585214302" name="Picture">
+                  <wp:docPr id="1364279960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585214302" name="Picture"/>
+                          <pic:cNvPr id="1364279960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36061279" name="Picture">
+                  <wp:docPr id="14114881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36061279" name="Picture"/>
+                          <pic:cNvPr id="14114881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114641968" name="Picture">
+                        <wp:docPr id="2047350095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114641968" name="Picture"/>
+                                <pic:cNvPr id="2047350095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789448281" name="Picture">
+                  <wp:docPr id="880039820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789448281" name="Picture"/>
+                          <pic:cNvPr id="880039820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390714866" name="Picture">
+                  <wp:docPr id="532455046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390714866" name="Picture"/>
+                          <pic:cNvPr id="532455046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055636555" name="Picture">
+                  <wp:docPr id="631525971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055636555" name="Picture"/>
+                          <pic:cNvPr id="631525971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547573733" name="Picture">
+                  <wp:docPr id="1148123804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547573733" name="Picture"/>
+                          <pic:cNvPr id="1148123804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974093660" name="Picture">
+                  <wp:docPr id="1200313387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974093660" name="Picture"/>
+                          <pic:cNvPr id="1200313387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119060096" name="Picture">
+                  <wp:docPr id="726407841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119060096" name="Picture"/>
+                          <pic:cNvPr id="726407841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704700854" name="Picture">
+                        <wp:docPr id="571021328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704700854" name="Picture"/>
+                                <pic:cNvPr id="571021328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670416179" name="Picture">
+                  <wp:docPr id="1767610338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670416179" name="Picture"/>
+                          <pic:cNvPr id="1767610338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926367292" name="Picture">
+                  <wp:docPr id="1581218418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926367292" name="Picture"/>
+                          <pic:cNvPr id="1581218418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432246422" name="Picture">
+                  <wp:docPr id="1838392445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432246422" name="Picture"/>
+                          <pic:cNvPr id="1838392445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271920918" name="Picture">
+                  <wp:docPr id="1729813438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271920918" name="Picture"/>
+                          <pic:cNvPr id="1729813438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427458689" name="Picture">
+                  <wp:docPr id="786084172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427458689" name="Picture"/>
+                          <pic:cNvPr id="786084172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966867053" name="Picture">
+                  <wp:docPr id="1463963258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966867053" name="Picture"/>
+                          <pic:cNvPr id="1463963258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608857217" name="Picture">
+                        <wp:docPr id="628440523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608857217" name="Picture"/>
+                                <pic:cNvPr id="628440523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345528885" name="Picture">
+                  <wp:docPr id="1610716801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345528885" name="Picture"/>
+                          <pic:cNvPr id="1610716801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727502784" name="Picture">
+                  <wp:docPr id="35808819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727502784" name="Picture"/>
+                          <pic:cNvPr id="35808819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618143399" name="Picture">
+                  <wp:docPr id="284068891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618143399" name="Picture"/>
+                          <pic:cNvPr id="284068891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830999626" name="Picture">
+                  <wp:docPr id="1382265259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830999626" name="Picture"/>
+                          <pic:cNvPr id="1382265259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543234427" name="Picture">
+                  <wp:docPr id="303795107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543234427" name="Picture"/>
+                          <pic:cNvPr id="303795107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378840723" name="Picture">
+                  <wp:docPr id="1734077340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378840723" name="Picture"/>
+                          <pic:cNvPr id="1734077340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161849266" name="Picture">
+                        <wp:docPr id="252254258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161849266" name="Picture"/>
+                                <pic:cNvPr id="252254258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214049689" name="Picture">
+                  <wp:docPr id="149885352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214049689" name="Picture"/>
+                          <pic:cNvPr id="149885352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692024764" name="Picture">
+                  <wp:docPr id="1331712015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692024764" name="Picture"/>
+                          <pic:cNvPr id="1331712015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938020163" name="Picture">
+                  <wp:docPr id="1216082066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938020163" name="Picture"/>
+                          <pic:cNvPr id="1216082066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173221035" name="Picture">
+                  <wp:docPr id="408842266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173221035" name="Picture"/>
+                          <pic:cNvPr id="408842266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841880848" name="Picture">
+                  <wp:docPr id="1829035598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841880848" name="Picture"/>
+                          <pic:cNvPr id="1829035598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613825969" name="Picture">
+                  <wp:docPr id="565670898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613825969" name="Picture"/>
+                          <pic:cNvPr id="565670898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861075553" name="Picture">
+                  <wp:docPr id="1780794672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861075553" name="Picture"/>
+                          <pic:cNvPr id="1780794672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649068741" name="Picture">
+                  <wp:docPr id="854799271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649068741" name="Picture"/>
+                          <pic:cNvPr id="854799271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196809674" name="Picture">
+                  <wp:docPr id="1795402133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196809674" name="Picture"/>
+                          <pic:cNvPr id="1795402133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>