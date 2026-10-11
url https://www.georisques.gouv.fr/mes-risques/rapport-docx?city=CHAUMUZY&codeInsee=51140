--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050365699" name="Picture">
+                  <wp:docPr id="744187916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050365699" name="Picture"/>
+                          <pic:cNvPr id="744187916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090701155" name="Picture">
+                  <wp:docPr id="156404664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090701155" name="Picture"/>
+                          <pic:cNvPr id="156404664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174053228" name="Picture">
+                        <wp:docPr id="1388091048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174053228" name="Picture"/>
+                                <pic:cNvPr id="1388091048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262793445" name="Picture">
+                  <wp:docPr id="789435764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262793445" name="Picture"/>
+                          <pic:cNvPr id="789435764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650877868" name="Picture">
+                  <wp:docPr id="1519601353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650877868" name="Picture"/>
+                          <pic:cNvPr id="1519601353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260052760" name="Picture">
+                  <wp:docPr id="1819616481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260052760" name="Picture"/>
+                          <pic:cNvPr id="1819616481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019680339" name="Picture">
+                  <wp:docPr id="1891029814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019680339" name="Picture"/>
+                          <pic:cNvPr id="1891029814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120318245" name="Picture">
+                  <wp:docPr id="875931259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120318245" name="Picture"/>
+                          <pic:cNvPr id="875931259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486693535" name="Picture">
+                        <wp:docPr id="1713269684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486693535" name="Picture"/>
+                                <pic:cNvPr id="1713269684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622856500" name="Picture">
+                        <wp:docPr id="1235428877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622856500" name="Picture"/>
+                                <pic:cNvPr id="1235428877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000821050" name="Picture">
+                        <wp:docPr id="1841163661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000821050" name="Picture"/>
+                                <pic:cNvPr id="1841163661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360981705" name="Picture">
+                        <wp:docPr id="298962316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360981705" name="Picture"/>
+                                <pic:cNvPr id="298962316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769598206" name="Picture">
+                        <wp:docPr id="272951524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769598206" name="Picture"/>
+                                <pic:cNvPr id="272951524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037836697" name="Picture">
+                        <wp:docPr id="204191432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037836697" name="Picture"/>
+                                <pic:cNvPr id="204191432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23461417" name="Picture">
+                        <wp:docPr id="2032990004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23461417" name="Picture"/>
+                                <pic:cNvPr id="2032990004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804948135" name="Picture">
+                        <wp:docPr id="1438412609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804948135" name="Picture"/>
+                                <pic:cNvPr id="1438412609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210649949" name="Picture">
+                        <wp:docPr id="1807987539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210649949" name="Picture"/>
+                                <pic:cNvPr id="1807987539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745131612" name="Picture">
+                        <wp:docPr id="1497301611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745131612" name="Picture"/>
+                                <pic:cNvPr id="1497301611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308257360" name="Picture">
+                        <wp:docPr id="898537542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308257360" name="Picture"/>
+                                <pic:cNvPr id="898537542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406605523" name="Picture">
+                        <wp:docPr id="611407531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406605523" name="Picture"/>
+                                <pic:cNvPr id="611407531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172980238" name="Picture">
+                        <wp:docPr id="1637755317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172980238" name="Picture"/>
+                                <pic:cNvPr id="1637755317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171055989" name="Picture">
+                        <wp:docPr id="885826834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171055989" name="Picture"/>
+                                <pic:cNvPr id="885826834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658311400" name="Picture">
+                        <wp:docPr id="1979334029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658311400" name="Picture"/>
+                                <pic:cNvPr id="1979334029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50829141" name="Picture">
+                  <wp:docPr id="367659060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50829141" name="Picture"/>
+                          <pic:cNvPr id="367659060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192497999" name="Picture">
+                  <wp:docPr id="279610412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192497999" name="Picture"/>
+                          <pic:cNvPr id="279610412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558846485" name="Picture">
+                  <wp:docPr id="1068734800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558846485" name="Picture"/>
+                          <pic:cNvPr id="1068734800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435545989" name="Picture">
+                  <wp:docPr id="1774170342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435545989" name="Picture"/>
+                          <pic:cNvPr id="1774170342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746968881" name="Picture">
+                  <wp:docPr id="18654374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746968881" name="Picture"/>
+                          <pic:cNvPr id="18654374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301125266" name="Picture">
+                  <wp:docPr id="957756036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301125266" name="Picture"/>
+                          <pic:cNvPr id="957756036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457841398" name="Picture">
+                        <wp:docPr id="911095967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457841398" name="Picture"/>
+                                <pic:cNvPr id="911095967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314325815" name="Picture">
+                  <wp:docPr id="1788996729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314325815" name="Picture"/>
+                          <pic:cNvPr id="1788996729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140626971" name="Picture">
+                  <wp:docPr id="1195468089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140626971" name="Picture"/>
+                          <pic:cNvPr id="1195468089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145406264" name="Picture">
+                  <wp:docPr id="800654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145406264" name="Picture"/>
+                          <pic:cNvPr id="800654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448117148" name="Picture">
+                  <wp:docPr id="311355719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448117148" name="Picture"/>
+                          <pic:cNvPr id="311355719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224635992" name="Picture">
+                  <wp:docPr id="1955495003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224635992" name="Picture"/>
+                          <pic:cNvPr id="1955495003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553763570" name="Picture">
+                  <wp:docPr id="175137642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553763570" name="Picture"/>
+                          <pic:cNvPr id="175137642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566380745" name="Picture">
+                        <wp:docPr id="1649400798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566380745" name="Picture"/>
+                                <pic:cNvPr id="1649400798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993785437" name="Picture">
+                  <wp:docPr id="2014693987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993785437" name="Picture"/>
+                          <pic:cNvPr id="2014693987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395474819" name="Picture">
+                  <wp:docPr id="78420707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395474819" name="Picture"/>
+                          <pic:cNvPr id="78420707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236425986" name="Picture">
+                  <wp:docPr id="1525688365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236425986" name="Picture"/>
+                          <pic:cNvPr id="1525688365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004599923" name="Picture">
+                  <wp:docPr id="2078003627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004599923" name="Picture"/>
+                          <pic:cNvPr id="2078003627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368380036" name="Picture">
+                  <wp:docPr id="1371513089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368380036" name="Picture"/>
+                          <pic:cNvPr id="1371513089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024260290" name="Picture">
+                  <wp:docPr id="1605693501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024260290" name="Picture"/>
+                          <pic:cNvPr id="1605693501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076167603" name="Picture">
+                        <wp:docPr id="1709640132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076167603" name="Picture"/>
+                                <pic:cNvPr id="1709640132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31955,57 +31955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103456967" name="Picture">
+                  <wp:docPr id="1954634169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103456967" name="Picture"/>
+                          <pic:cNvPr id="1954634169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750261981" name="Picture">
+                  <wp:docPr id="772819057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750261981" name="Picture"/>
+                          <pic:cNvPr id="772819057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703567020" name="Picture">
+                  <wp:docPr id="1944374622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703567020" name="Picture"/>
+                          <pic:cNvPr id="1944374622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51473701" name="Picture">
+                  <wp:docPr id="1324083033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51473701" name="Picture"/>
+                          <pic:cNvPr id="1324083033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878236516" name="Picture">
+                  <wp:docPr id="1645505845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878236516" name="Picture"/>
+                          <pic:cNvPr id="1645505845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980172482" name="Picture">
+                  <wp:docPr id="936366612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980172482" name="Picture"/>
+                          <pic:cNvPr id="936366612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569139980" name="Picture">
+                  <wp:docPr id="2035495712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569139980" name="Picture"/>
+                          <pic:cNvPr id="2035495712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664903763" name="Picture">
+                  <wp:docPr id="957759774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664903763" name="Picture"/>
+                          <pic:cNvPr id="957759774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595197244" name="Picture">
+                  <wp:docPr id="883635258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595197244" name="Picture"/>
+                          <pic:cNvPr id="883635258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530861005" name="Picture">
+                        <wp:docPr id="1976670219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530861005" name="Picture"/>
+                                <pic:cNvPr id="1976670219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577438897" name="Picture">
+                  <wp:docPr id="406222959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577438897" name="Picture"/>
+                          <pic:cNvPr id="406222959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790614331" name="Picture">
+                  <wp:docPr id="1403760868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790614331" name="Picture"/>
+                          <pic:cNvPr id="1403760868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888220346" name="Picture">
+                  <wp:docPr id="1813237102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888220346" name="Picture"/>
+                          <pic:cNvPr id="1813237102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289325801" name="Picture">
+                  <wp:docPr id="263380427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289325801" name="Picture"/>
+                          <pic:cNvPr id="263380427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753609095" name="Picture">
+                  <wp:docPr id="973164112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753609095" name="Picture"/>
+                          <pic:cNvPr id="973164112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390533744" name="Picture">
+                  <wp:docPr id="365564229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390533744" name="Picture"/>
+                          <pic:cNvPr id="365564229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074284150" name="Picture">
+                        <wp:docPr id="791573031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074284150" name="Picture"/>
+                                <pic:cNvPr id="791573031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728938139" name="Picture">
+                  <wp:docPr id="1119304911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728938139" name="Picture"/>
+                          <pic:cNvPr id="1119304911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110269366" name="Picture">
+                  <wp:docPr id="583295908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110269366" name="Picture"/>
+                          <pic:cNvPr id="583295908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737002236" name="Picture">
+                  <wp:docPr id="22572499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737002236" name="Picture"/>
+                          <pic:cNvPr id="22572499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47291,57 +47291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120315674" name="Picture">
+                  <wp:docPr id="250580353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120315674" name="Picture"/>
+                          <pic:cNvPr id="250580353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47362,57 +47362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820082243" name="Picture">
+                  <wp:docPr id="255264443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820082243" name="Picture"/>
+                          <pic:cNvPr id="255264443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47776,57 +47776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700679442" name="Picture">
+                  <wp:docPr id="1304679547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700679442" name="Picture"/>
+                          <pic:cNvPr id="1304679547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>