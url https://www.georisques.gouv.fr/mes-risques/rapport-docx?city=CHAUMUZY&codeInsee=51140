--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744187916" name="Picture">
+                  <wp:docPr id="1220891438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744187916" name="Picture"/>
+                          <pic:cNvPr id="1220891438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156404664" name="Picture">
+                  <wp:docPr id="2000481363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156404664" name="Picture"/>
+                          <pic:cNvPr id="2000481363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388091048" name="Picture">
+                        <wp:docPr id="645102268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388091048" name="Picture"/>
+                                <pic:cNvPr id="645102268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789435764" name="Picture">
+                  <wp:docPr id="255226279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789435764" name="Picture"/>
+                          <pic:cNvPr id="255226279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519601353" name="Picture">
+                  <wp:docPr id="536416746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519601353" name="Picture"/>
+                          <pic:cNvPr id="536416746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819616481" name="Picture">
+                  <wp:docPr id="1831364313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819616481" name="Picture"/>
+                          <pic:cNvPr id="1831364313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891029814" name="Picture">
+                  <wp:docPr id="264522263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891029814" name="Picture"/>
+                          <pic:cNvPr id="264522263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875931259" name="Picture">
+                  <wp:docPr id="801014813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875931259" name="Picture"/>
+                          <pic:cNvPr id="801014813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713269684" name="Picture">
+                        <wp:docPr id="218342597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713269684" name="Picture"/>
+                                <pic:cNvPr id="218342597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235428877" name="Picture">
+                        <wp:docPr id="2099351445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235428877" name="Picture"/>
+                                <pic:cNvPr id="2099351445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841163661" name="Picture">
+                        <wp:docPr id="390653746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841163661" name="Picture"/>
+                                <pic:cNvPr id="390653746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298962316" name="Picture">
+                        <wp:docPr id="2021440141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298962316" name="Picture"/>
+                                <pic:cNvPr id="2021440141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272951524" name="Picture">
+                        <wp:docPr id="2110339091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272951524" name="Picture"/>
+                                <pic:cNvPr id="2110339091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204191432" name="Picture">
+                        <wp:docPr id="1281396869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204191432" name="Picture"/>
+                                <pic:cNvPr id="1281396869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032990004" name="Picture">
+                        <wp:docPr id="252631143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032990004" name="Picture"/>
+                                <pic:cNvPr id="252631143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438412609" name="Picture">
+                        <wp:docPr id="1257701288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438412609" name="Picture"/>
+                                <pic:cNvPr id="1257701288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807987539" name="Picture">
+                        <wp:docPr id="1876090212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807987539" name="Picture"/>
+                                <pic:cNvPr id="1876090212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497301611" name="Picture">
+                        <wp:docPr id="669629460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497301611" name="Picture"/>
+                                <pic:cNvPr id="669629460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898537542" name="Picture">
+                        <wp:docPr id="496369096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898537542" name="Picture"/>
+                                <pic:cNvPr id="496369096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611407531" name="Picture">
+                        <wp:docPr id="1338295438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611407531" name="Picture"/>
+                                <pic:cNvPr id="1338295438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637755317" name="Picture">
+                        <wp:docPr id="301803476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637755317" name="Picture"/>
+                                <pic:cNvPr id="301803476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885826834" name="Picture">
+                        <wp:docPr id="1459280456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885826834" name="Picture"/>
+                                <pic:cNvPr id="1459280456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979334029" name="Picture">
+                        <wp:docPr id="970866199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979334029" name="Picture"/>
+                                <pic:cNvPr id="970866199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367659060" name="Picture">
+                  <wp:docPr id="1402503765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367659060" name="Picture"/>
+                          <pic:cNvPr id="1402503765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279610412" name="Picture">
+                  <wp:docPr id="247059679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279610412" name="Picture"/>
+                          <pic:cNvPr id="247059679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068734800" name="Picture">
+                  <wp:docPr id="1605609838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068734800" name="Picture"/>
+                          <pic:cNvPr id="1605609838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774170342" name="Picture">
+                  <wp:docPr id="1441681363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774170342" name="Picture"/>
+                          <pic:cNvPr id="1441681363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18654374" name="Picture">
+                  <wp:docPr id="233299248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18654374" name="Picture"/>
+                          <pic:cNvPr id="233299248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957756036" name="Picture">
+                  <wp:docPr id="2056500880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957756036" name="Picture"/>
+                          <pic:cNvPr id="2056500880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911095967" name="Picture">
+                        <wp:docPr id="1754944198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911095967" name="Picture"/>
+                                <pic:cNvPr id="1754944198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788996729" name="Picture">
+                  <wp:docPr id="251865755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788996729" name="Picture"/>
+                          <pic:cNvPr id="251865755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195468089" name="Picture">
+                  <wp:docPr id="1904408063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195468089" name="Picture"/>
+                          <pic:cNvPr id="1904408063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800654" name="Picture">
+                  <wp:docPr id="1261733227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800654" name="Picture"/>
+                          <pic:cNvPr id="1261733227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311355719" name="Picture">
+                  <wp:docPr id="1122083945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311355719" name="Picture"/>
+                          <pic:cNvPr id="1122083945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955495003" name="Picture">
+                  <wp:docPr id="1011614206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955495003" name="Picture"/>
+                          <pic:cNvPr id="1011614206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175137642" name="Picture">
+                  <wp:docPr id="608095753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175137642" name="Picture"/>
+                          <pic:cNvPr id="608095753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649400798" name="Picture">
+                        <wp:docPr id="1736994087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649400798" name="Picture"/>
+                                <pic:cNvPr id="1736994087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014693987" name="Picture">
+                  <wp:docPr id="24026977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014693987" name="Picture"/>
+                          <pic:cNvPr id="24026977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78420707" name="Picture">
+                  <wp:docPr id="1419465101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78420707" name="Picture"/>
+                          <pic:cNvPr id="1419465101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525688365" name="Picture">
+                  <wp:docPr id="1684081441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525688365" name="Picture"/>
+                          <pic:cNvPr id="1684081441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078003627" name="Picture">
+                  <wp:docPr id="1572743311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078003627" name="Picture"/>
+                          <pic:cNvPr id="1572743311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371513089" name="Picture">
+                  <wp:docPr id="2076029961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371513089" name="Picture"/>
+                          <pic:cNvPr id="2076029961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605693501" name="Picture">
+                  <wp:docPr id="1236003883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605693501" name="Picture"/>
+                          <pic:cNvPr id="1236003883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709640132" name="Picture">
+                        <wp:docPr id="1579130244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709640132" name="Picture"/>
+                                <pic:cNvPr id="1579130244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31955,57 +31955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954634169" name="Picture">
+                  <wp:docPr id="734985199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954634169" name="Picture"/>
+                          <pic:cNvPr id="734985199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772819057" name="Picture">
+                  <wp:docPr id="705543621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772819057" name="Picture"/>
+                          <pic:cNvPr id="705543621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944374622" name="Picture">
+                  <wp:docPr id="148694717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944374622" name="Picture"/>
+                          <pic:cNvPr id="148694717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324083033" name="Picture">
+                  <wp:docPr id="425322929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324083033" name="Picture"/>
+                          <pic:cNvPr id="425322929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645505845" name="Picture">
+                  <wp:docPr id="1585290442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645505845" name="Picture"/>
+                          <pic:cNvPr id="1585290442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936366612" name="Picture">
+                  <wp:docPr id="838557878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936366612" name="Picture"/>
+                          <pic:cNvPr id="838557878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035495712" name="Picture">
+                  <wp:docPr id="497611424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035495712" name="Picture"/>
+                          <pic:cNvPr id="497611424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957759774" name="Picture">
+                  <wp:docPr id="1460442476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957759774" name="Picture"/>
+                          <pic:cNvPr id="1460442476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883635258" name="Picture">
+                  <wp:docPr id="1870903731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883635258" name="Picture"/>
+                          <pic:cNvPr id="1870903731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976670219" name="Picture">
+                        <wp:docPr id="1147306216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976670219" name="Picture"/>
+                                <pic:cNvPr id="1147306216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406222959" name="Picture">
+                  <wp:docPr id="912189430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406222959" name="Picture"/>
+                          <pic:cNvPr id="912189430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403760868" name="Picture">
+                  <wp:docPr id="1436317393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403760868" name="Picture"/>
+                          <pic:cNvPr id="1436317393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813237102" name="Picture">
+                  <wp:docPr id="932331549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813237102" name="Picture"/>
+                          <pic:cNvPr id="932331549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263380427" name="Picture">
+                  <wp:docPr id="1833784690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263380427" name="Picture"/>
+                          <pic:cNvPr id="1833784690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973164112" name="Picture">
+                  <wp:docPr id="1777347005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973164112" name="Picture"/>
+                          <pic:cNvPr id="1777347005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365564229" name="Picture">
+                  <wp:docPr id="1669145013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365564229" name="Picture"/>
+                          <pic:cNvPr id="1669145013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791573031" name="Picture">
+                        <wp:docPr id="1690439998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791573031" name="Picture"/>
+                                <pic:cNvPr id="1690439998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119304911" name="Picture">
+                  <wp:docPr id="665265997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119304911" name="Picture"/>
+                          <pic:cNvPr id="665265997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583295908" name="Picture">
+                  <wp:docPr id="1612767556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583295908" name="Picture"/>
+                          <pic:cNvPr id="1612767556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22572499" name="Picture">
+                  <wp:docPr id="784294717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22572499" name="Picture"/>
+                          <pic:cNvPr id="784294717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47291,57 +47291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250580353" name="Picture">
+                  <wp:docPr id="2128591828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250580353" name="Picture"/>
+                          <pic:cNvPr id="2128591828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47362,57 +47362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255264443" name="Picture">
+                  <wp:docPr id="429019018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255264443" name="Picture"/>
+                          <pic:cNvPr id="429019018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47776,57 +47776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304679547" name="Picture">
+                  <wp:docPr id="1289842958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304679547" name="Picture"/>
+                          <pic:cNvPr id="1289842958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>