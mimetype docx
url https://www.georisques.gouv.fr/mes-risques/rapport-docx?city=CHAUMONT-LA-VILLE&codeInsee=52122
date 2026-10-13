--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491837230" name="Picture">
+                  <wp:docPr id="2005619306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491837230" name="Picture"/>
+                          <pic:cNvPr id="2005619306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889826862" name="Picture">
+                  <wp:docPr id="1183198731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889826862" name="Picture"/>
+                          <pic:cNvPr id="1183198731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297831723" name="Picture">
+                        <wp:docPr id="1716876907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297831723" name="Picture"/>
+                                <pic:cNvPr id="1716876907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319468096" name="Picture">
+                  <wp:docPr id="1911807030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319468096" name="Picture"/>
+                          <pic:cNvPr id="1911807030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878787460" name="Picture">
+                  <wp:docPr id="1260816776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878787460" name="Picture"/>
+                          <pic:cNvPr id="1260816776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666066353" name="Picture">
+                  <wp:docPr id="165439335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666066353" name="Picture"/>
+                          <pic:cNvPr id="165439335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280656929" name="Picture">
+                  <wp:docPr id="1808237625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280656929" name="Picture"/>
+                          <pic:cNvPr id="1808237625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448468326" name="Picture">
+                  <wp:docPr id="1709648849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448468326" name="Picture"/>
+                          <pic:cNvPr id="1709648849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925291550" name="Picture">
+                        <wp:docPr id="403699811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925291550" name="Picture"/>
+                                <pic:cNvPr id="403699811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388453618" name="Picture">
+                        <wp:docPr id="568848738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388453618" name="Picture"/>
+                                <pic:cNvPr id="568848738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040396404" name="Picture">
+                        <wp:docPr id="436842423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040396404" name="Picture"/>
+                                <pic:cNvPr id="436842423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46438592" name="Picture">
+                        <wp:docPr id="1617107871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46438592" name="Picture"/>
+                                <pic:cNvPr id="1617107871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481967492" name="Picture">
+                        <wp:docPr id="38567262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481967492" name="Picture"/>
+                                <pic:cNvPr id="38567262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150979589" name="Picture">
+                        <wp:docPr id="1290317114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150979589" name="Picture"/>
+                                <pic:cNvPr id="1290317114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255239474" name="Picture">
+                        <wp:docPr id="905324652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255239474" name="Picture"/>
+                                <pic:cNvPr id="905324652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612385345" name="Picture">
+                        <wp:docPr id="75549398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612385345" name="Picture"/>
+                                <pic:cNvPr id="75549398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771801092" name="Picture">
+                        <wp:docPr id="2049442094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771801092" name="Picture"/>
+                                <pic:cNvPr id="2049442094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346884734" name="Picture">
+                        <wp:docPr id="848387286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346884734" name="Picture"/>
+                                <pic:cNvPr id="848387286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627227877" name="Picture">
+                        <wp:docPr id="411790029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627227877" name="Picture"/>
+                                <pic:cNvPr id="411790029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538165468" name="Picture">
+                        <wp:docPr id="35325243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538165468" name="Picture"/>
+                                <pic:cNvPr id="35325243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107667215" name="Picture">
+                        <wp:docPr id="967412814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107667215" name="Picture"/>
+                                <pic:cNvPr id="967412814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148275056" name="Picture">
+                        <wp:docPr id="1082022983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148275056" name="Picture"/>
+                                <pic:cNvPr id="1082022983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030725388" name="Picture">
+                        <wp:docPr id="664330752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030725388" name="Picture"/>
+                                <pic:cNvPr id="664330752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442086678" name="Picture">
+                  <wp:docPr id="470105655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442086678" name="Picture"/>
+                          <pic:cNvPr id="470105655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124237424" name="Picture">
+                  <wp:docPr id="1651140352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124237424" name="Picture"/>
+                          <pic:cNvPr id="1651140352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430746790" name="Picture">
+                  <wp:docPr id="197816000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430746790" name="Picture"/>
+                          <pic:cNvPr id="197816000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767663076" name="Picture">
+                  <wp:docPr id="971562369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767663076" name="Picture"/>
+                          <pic:cNvPr id="971562369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841154961" name="Picture">
+                  <wp:docPr id="1055613319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841154961" name="Picture"/>
+                          <pic:cNvPr id="1055613319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204399361" name="Picture">
+                  <wp:docPr id="2067196162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204399361" name="Picture"/>
+                          <pic:cNvPr id="2067196162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546320508" name="Picture">
+                        <wp:docPr id="192188406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546320508" name="Picture"/>
+                                <pic:cNvPr id="192188406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894634073" name="Picture">
+                  <wp:docPr id="1397053496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894634073" name="Picture"/>
+                          <pic:cNvPr id="1397053496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755121073" name="Picture">
+                  <wp:docPr id="1947611785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755121073" name="Picture"/>
+                          <pic:cNvPr id="1947611785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236261646" name="Picture">
+                  <wp:docPr id="1530005698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236261646" name="Picture"/>
+                          <pic:cNvPr id="1530005698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936761072" name="Picture">
+                  <wp:docPr id="2089510763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936761072" name="Picture"/>
+                          <pic:cNvPr id="2089510763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274272533" name="Picture">
+                  <wp:docPr id="1130897293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274272533" name="Picture"/>
+                          <pic:cNvPr id="1130897293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474033491" name="Picture">
+                  <wp:docPr id="964609526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474033491" name="Picture"/>
+                          <pic:cNvPr id="964609526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12360665" name="Picture">
+                        <wp:docPr id="684428172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12360665" name="Picture"/>
+                                <pic:cNvPr id="684428172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360842536" name="Picture">
+                  <wp:docPr id="1742060054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360842536" name="Picture"/>
+                          <pic:cNvPr id="1742060054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425235809" name="Picture">
+                  <wp:docPr id="608702657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425235809" name="Picture"/>
+                          <pic:cNvPr id="608702657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574977777" name="Picture">
+                  <wp:docPr id="557984245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574977777" name="Picture"/>
+                          <pic:cNvPr id="557984245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262407631" name="Picture">
+                  <wp:docPr id="344635006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262407631" name="Picture"/>
+                          <pic:cNvPr id="344635006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881144016" name="Picture">
+                  <wp:docPr id="634446644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881144016" name="Picture"/>
+                          <pic:cNvPr id="634446644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419312471" name="Picture">
+                  <wp:docPr id="753624826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419312471" name="Picture"/>
+                          <pic:cNvPr id="753624826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288992098" name="Picture">
+                        <wp:docPr id="2141934005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288992098" name="Picture"/>
+                                <pic:cNvPr id="2141934005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605721066" name="Picture">
+                  <wp:docPr id="134226956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605721066" name="Picture"/>
+                          <pic:cNvPr id="134226956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611129292" name="Picture">
+                  <wp:docPr id="21075061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611129292" name="Picture"/>
+                          <pic:cNvPr id="21075061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669272505" name="Picture">
+                  <wp:docPr id="1118174798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669272505" name="Picture"/>
+                          <pic:cNvPr id="1118174798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520642169" name="Picture">
+                  <wp:docPr id="1482699722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520642169" name="Picture"/>
+                          <pic:cNvPr id="1482699722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926343295" name="Picture">
+                  <wp:docPr id="2002294614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926343295" name="Picture"/>
+                          <pic:cNvPr id="2002294614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382150365" name="Picture">
+                  <wp:docPr id="1793906392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382150365" name="Picture"/>
+                          <pic:cNvPr id="1793906392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926331723" name="Picture">
+                        <wp:docPr id="862869731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926331723" name="Picture"/>
+                                <pic:cNvPr id="862869731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795577556" name="Picture">
+                  <wp:docPr id="1069027904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795577556" name="Picture"/>
+                          <pic:cNvPr id="1069027904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668155983" name="Picture">
+                  <wp:docPr id="247718381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668155983" name="Picture"/>
+                          <pic:cNvPr id="247718381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387062353" name="Picture">
+                  <wp:docPr id="640438560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387062353" name="Picture"/>
+                          <pic:cNvPr id="640438560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741602159" name="Picture">
+                  <wp:docPr id="264833213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741602159" name="Picture"/>
+                          <pic:cNvPr id="264833213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918130388" name="Picture">
+                  <wp:docPr id="1342915671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918130388" name="Picture"/>
+                          <pic:cNvPr id="1342915671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592629245" name="Picture">
+                  <wp:docPr id="1106140989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592629245" name="Picture"/>
+                          <pic:cNvPr id="1106140989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609775066" name="Picture">
+                  <wp:docPr id="1263370923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609775066" name="Picture"/>
+                          <pic:cNvPr id="1263370923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942258376" name="Picture">
+                  <wp:docPr id="1569431971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942258376" name="Picture"/>
+                          <pic:cNvPr id="1569431971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503279945" name="Picture">
+                  <wp:docPr id="365177616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503279945" name="Picture"/>
+                          <pic:cNvPr id="365177616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>