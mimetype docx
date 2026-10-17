--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513117035" name="Picture">
+                  <wp:docPr id="1701355521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513117035" name="Picture"/>
+                          <pic:cNvPr id="1701355521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993842597" name="Picture">
+                  <wp:docPr id="1549785179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993842597" name="Picture"/>
+                          <pic:cNvPr id="1549785179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2781551" name="Picture">
+                        <wp:docPr id="164105972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2781551" name="Picture"/>
+                                <pic:cNvPr id="164105972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442847726" name="Picture">
+                  <wp:docPr id="948545732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442847726" name="Picture"/>
+                          <pic:cNvPr id="948545732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283652590" name="Picture">
+                  <wp:docPr id="1685736327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283652590" name="Picture"/>
+                          <pic:cNvPr id="1685736327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502498121" name="Picture">
+                  <wp:docPr id="1106223527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502498121" name="Picture"/>
+                          <pic:cNvPr id="1106223527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321483562" name="Picture">
+                  <wp:docPr id="270088057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321483562" name="Picture"/>
+                          <pic:cNvPr id="270088057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775548672" name="Picture">
+                  <wp:docPr id="1581992391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775548672" name="Picture"/>
+                          <pic:cNvPr id="1581992391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774321267" name="Picture">
+                        <wp:docPr id="1339813547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774321267" name="Picture"/>
+                                <pic:cNvPr id="1339813547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263787008" name="Picture">
+                        <wp:docPr id="55046722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263787008" name="Picture"/>
+                                <pic:cNvPr id="55046722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330506015" name="Picture">
+                        <wp:docPr id="1739777860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330506015" name="Picture"/>
+                                <pic:cNvPr id="1739777860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923276173" name="Picture">
+                        <wp:docPr id="901017110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923276173" name="Picture"/>
+                                <pic:cNvPr id="901017110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239387337" name="Picture">
+                        <wp:docPr id="986696331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239387337" name="Picture"/>
+                                <pic:cNvPr id="986696331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000350627" name="Picture">
+                        <wp:docPr id="1512719664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000350627" name="Picture"/>
+                                <pic:cNvPr id="1512719664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636977091" name="Picture">
+                        <wp:docPr id="821450136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636977091" name="Picture"/>
+                                <pic:cNvPr id="821450136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502008180" name="Picture">
+                        <wp:docPr id="1139786502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502008180" name="Picture"/>
+                                <pic:cNvPr id="1139786502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358268295" name="Picture">
+                        <wp:docPr id="651745404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358268295" name="Picture"/>
+                                <pic:cNvPr id="651745404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422586707" name="Picture">
+                        <wp:docPr id="1565314212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422586707" name="Picture"/>
+                                <pic:cNvPr id="1565314212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274718815" name="Picture">
+                        <wp:docPr id="701708001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274718815" name="Picture"/>
+                                <pic:cNvPr id="701708001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268351478" name="Picture">
+                        <wp:docPr id="1937815954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268351478" name="Picture"/>
+                                <pic:cNvPr id="1937815954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404829966" name="Picture">
+                        <wp:docPr id="2082600830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404829966" name="Picture"/>
+                                <pic:cNvPr id="2082600830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51490363" name="Picture">
+                        <wp:docPr id="1404460662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51490363" name="Picture"/>
+                                <pic:cNvPr id="1404460662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523164684" name="Picture">
+                        <wp:docPr id="165949607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523164684" name="Picture"/>
+                                <pic:cNvPr id="165949607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894264088" name="Picture">
+                  <wp:docPr id="1862753114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894264088" name="Picture"/>
+                          <pic:cNvPr id="1862753114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454378456" name="Picture">
+                  <wp:docPr id="2126451363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454378456" name="Picture"/>
+                          <pic:cNvPr id="2126451363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808683367" name="Picture">
+                  <wp:docPr id="1330513020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808683367" name="Picture"/>
+                          <pic:cNvPr id="1330513020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284110588" name="Picture">
+                  <wp:docPr id="1369156704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284110588" name="Picture"/>
+                          <pic:cNvPr id="1369156704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565608882" name="Picture">
+                  <wp:docPr id="1507755425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565608882" name="Picture"/>
+                          <pic:cNvPr id="1507755425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878033469" name="Picture">
+                  <wp:docPr id="1366879863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878033469" name="Picture"/>
+                          <pic:cNvPr id="1366879863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136277963" name="Picture">
+                        <wp:docPr id="2104854317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136277963" name="Picture"/>
+                                <pic:cNvPr id="2104854317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094190526" name="Picture">
+                  <wp:docPr id="30258018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094190526" name="Picture"/>
+                          <pic:cNvPr id="30258018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122918684" name="Picture">
+                  <wp:docPr id="1132228259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122918684" name="Picture"/>
+                          <pic:cNvPr id="1132228259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347393382" name="Picture">
+                  <wp:docPr id="308397326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347393382" name="Picture"/>
+                          <pic:cNvPr id="308397326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794558328" name="Picture">
+                  <wp:docPr id="1181842571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794558328" name="Picture"/>
+                          <pic:cNvPr id="1181842571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682976184" name="Picture">
+                  <wp:docPr id="2009334844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682976184" name="Picture"/>
+                          <pic:cNvPr id="2009334844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604796710" name="Picture">
+                  <wp:docPr id="1473347140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604796710" name="Picture"/>
+                          <pic:cNvPr id="1473347140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442042177" name="Picture">
+                        <wp:docPr id="684348905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442042177" name="Picture"/>
+                                <pic:cNvPr id="684348905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959111509" name="Picture">
+                  <wp:docPr id="1881704393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959111509" name="Picture"/>
+                          <pic:cNvPr id="1881704393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914197736" name="Picture">
+                  <wp:docPr id="171434296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914197736" name="Picture"/>
+                          <pic:cNvPr id="171434296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766739196" name="Picture">
+                  <wp:docPr id="1462786025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766739196" name="Picture"/>
+                          <pic:cNvPr id="1462786025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188192019" name="Picture">
+                  <wp:docPr id="925504850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188192019" name="Picture"/>
+                          <pic:cNvPr id="925504850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296855729" name="Picture">
+                  <wp:docPr id="1853516125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296855729" name="Picture"/>
+                          <pic:cNvPr id="1853516125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443165698" name="Picture">
+                  <wp:docPr id="2829925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443165698" name="Picture"/>
+                          <pic:cNvPr id="2829925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384436405" name="Picture">
+                        <wp:docPr id="1444398508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384436405" name="Picture"/>
+                                <pic:cNvPr id="1444398508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405477133" name="Picture">
+                  <wp:docPr id="538858405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405477133" name="Picture"/>
+                          <pic:cNvPr id="538858405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273002560" name="Picture">
+                  <wp:docPr id="99733596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273002560" name="Picture"/>
+                          <pic:cNvPr id="99733596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671120211" name="Picture">
+                  <wp:docPr id="955015896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671120211" name="Picture"/>
+                          <pic:cNvPr id="955015896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902887789" name="Picture">
+                  <wp:docPr id="1979284092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902887789" name="Picture"/>
+                          <pic:cNvPr id="1979284092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994076173" name="Picture">
+                  <wp:docPr id="1586929480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994076173" name="Picture"/>
+                          <pic:cNvPr id="1586929480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230178875" name="Picture">
+                  <wp:docPr id="1040487729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230178875" name="Picture"/>
+                          <pic:cNvPr id="1040487729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169786051" name="Picture">
+                        <wp:docPr id="1168755005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169786051" name="Picture"/>
+                                <pic:cNvPr id="1168755005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540193129" name="Picture">
+                  <wp:docPr id="1595826596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540193129" name="Picture"/>
+                          <pic:cNvPr id="1595826596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95843700" name="Picture">
+                  <wp:docPr id="441639472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95843700" name="Picture"/>
+                          <pic:cNvPr id="441639472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458707271" name="Picture">
+                  <wp:docPr id="692187034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458707271" name="Picture"/>
+                          <pic:cNvPr id="692187034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643172774" name="Picture">
+                  <wp:docPr id="1455744781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643172774" name="Picture"/>
+                          <pic:cNvPr id="1455744781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100899067" name="Picture">
+                  <wp:docPr id="225405383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100899067" name="Picture"/>
+                          <pic:cNvPr id="225405383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030452801" name="Picture">
+                  <wp:docPr id="1434931536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030452801" name="Picture"/>
+                          <pic:cNvPr id="1434931536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451028420" name="Picture">
+                        <wp:docPr id="445328627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451028420" name="Picture"/>
+                                <pic:cNvPr id="445328627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946952210" name="Picture">
+                  <wp:docPr id="1062437388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946952210" name="Picture"/>
+                          <pic:cNvPr id="1062437388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619971569" name="Picture">
+                  <wp:docPr id="1169468097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619971569" name="Picture"/>
+                          <pic:cNvPr id="1169468097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098042047" name="Picture">
+                  <wp:docPr id="110222452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098042047" name="Picture"/>
+                          <pic:cNvPr id="110222452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399852101" name="Picture">
+                  <wp:docPr id="218068717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399852101" name="Picture"/>
+                          <pic:cNvPr id="218068717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166516895" name="Picture">
+                  <wp:docPr id="1820141329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166516895" name="Picture"/>
+                          <pic:cNvPr id="1820141329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318226338" name="Picture">
+                  <wp:docPr id="1686582422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318226338" name="Picture"/>
+                          <pic:cNvPr id="1686582422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>