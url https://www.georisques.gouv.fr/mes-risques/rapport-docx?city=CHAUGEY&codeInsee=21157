--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845505452" name="Picture">
+                  <wp:docPr id="531556559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845505452" name="Picture"/>
+                          <pic:cNvPr id="531556559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255306441" name="Picture">
+                  <wp:docPr id="1421065140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255306441" name="Picture"/>
+                          <pic:cNvPr id="1421065140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538595008" name="Picture">
+                        <wp:docPr id="1957326234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538595008" name="Picture"/>
+                                <pic:cNvPr id="1957326234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855272325" name="Picture">
+                  <wp:docPr id="157491322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855272325" name="Picture"/>
+                          <pic:cNvPr id="157491322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503797752" name="Picture">
+                  <wp:docPr id="357207589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503797752" name="Picture"/>
+                          <pic:cNvPr id="357207589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590037610" name="Picture">
+                  <wp:docPr id="1219309278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590037610" name="Picture"/>
+                          <pic:cNvPr id="1219309278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128455076" name="Picture">
+                  <wp:docPr id="561928799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128455076" name="Picture"/>
+                          <pic:cNvPr id="561928799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108751039" name="Picture">
+                  <wp:docPr id="1786617505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108751039" name="Picture"/>
+                          <pic:cNvPr id="1786617505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075762841" name="Picture">
+                        <wp:docPr id="328565547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075762841" name="Picture"/>
+                                <pic:cNvPr id="328565547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790506498" name="Picture">
+                        <wp:docPr id="1564182571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790506498" name="Picture"/>
+                                <pic:cNvPr id="1564182571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198481224" name="Picture">
+                        <wp:docPr id="1670455859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198481224" name="Picture"/>
+                                <pic:cNvPr id="1670455859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249744627" name="Picture">
+                        <wp:docPr id="660638796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249744627" name="Picture"/>
+                                <pic:cNvPr id="660638796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062994650" name="Picture">
+                        <wp:docPr id="289474760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062994650" name="Picture"/>
+                                <pic:cNvPr id="289474760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674411853" name="Picture">
+                        <wp:docPr id="1291155061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674411853" name="Picture"/>
+                                <pic:cNvPr id="1291155061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896684041" name="Picture">
+                        <wp:docPr id="1389565509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896684041" name="Picture"/>
+                                <pic:cNvPr id="1389565509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858336211" name="Picture">
+                        <wp:docPr id="1039005253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858336211" name="Picture"/>
+                                <pic:cNvPr id="1039005253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560192451" name="Picture">
+                        <wp:docPr id="1538983294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560192451" name="Picture"/>
+                                <pic:cNvPr id="1538983294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149363777" name="Picture">
+                        <wp:docPr id="456734489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149363777" name="Picture"/>
+                                <pic:cNvPr id="456734489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741810090" name="Picture">
+                        <wp:docPr id="1588888533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741810090" name="Picture"/>
+                                <pic:cNvPr id="1588888533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40333284" name="Picture">
+                        <wp:docPr id="186890790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40333284" name="Picture"/>
+                                <pic:cNvPr id="186890790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526611809" name="Picture">
+                  <wp:docPr id="20682687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526611809" name="Picture"/>
+                          <pic:cNvPr id="20682687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503721076" name="Picture">
+                  <wp:docPr id="535328393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503721076" name="Picture"/>
+                          <pic:cNvPr id="535328393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790854618" name="Picture">
+                  <wp:docPr id="1903275902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790854618" name="Picture"/>
+                          <pic:cNvPr id="1903275902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16681219" name="Picture">
+                  <wp:docPr id="116318934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16681219" name="Picture"/>
+                          <pic:cNvPr id="116318934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013241620" name="Picture">
+                  <wp:docPr id="1722093258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013241620" name="Picture"/>
+                          <pic:cNvPr id="1722093258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840426293" name="Picture">
+                  <wp:docPr id="94212460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840426293" name="Picture"/>
+                          <pic:cNvPr id="94212460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566993445" name="Picture">
+                        <wp:docPr id="1870278527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566993445" name="Picture"/>
+                                <pic:cNvPr id="1870278527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248822350" name="Picture">
+                  <wp:docPr id="2030806550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248822350" name="Picture"/>
+                          <pic:cNvPr id="2030806550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392146399" name="Picture">
+                  <wp:docPr id="1092981158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392146399" name="Picture"/>
+                          <pic:cNvPr id="1092981158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033642581" name="Picture">
+                  <wp:docPr id="2132430634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033642581" name="Picture"/>
+                          <pic:cNvPr id="2132430634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241969080" name="Picture">
+                  <wp:docPr id="877712254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241969080" name="Picture"/>
+                          <pic:cNvPr id="877712254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126983688" name="Picture">
+                  <wp:docPr id="1138556323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126983688" name="Picture"/>
+                          <pic:cNvPr id="1138556323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864640114" name="Picture">
+                  <wp:docPr id="2144102095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864640114" name="Picture"/>
+                          <pic:cNvPr id="2144102095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86452522" name="Picture">
+                        <wp:docPr id="2106166494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86452522" name="Picture"/>
+                                <pic:cNvPr id="2106166494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266587722" name="Picture">
+                  <wp:docPr id="1643083710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266587722" name="Picture"/>
+                          <pic:cNvPr id="1643083710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955304857" name="Picture">
+                  <wp:docPr id="668544688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955304857" name="Picture"/>
+                          <pic:cNvPr id="668544688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152683163" name="Picture">
+                  <wp:docPr id="92364449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152683163" name="Picture"/>
+                          <pic:cNvPr id="92364449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235549250" name="Picture">
+                  <wp:docPr id="97967395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235549250" name="Picture"/>
+                          <pic:cNvPr id="97967395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450731361" name="Picture">
+                  <wp:docPr id="1163779903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450731361" name="Picture"/>
+                          <pic:cNvPr id="1163779903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429690806" name="Picture">
+                  <wp:docPr id="93532639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429690806" name="Picture"/>
+                          <pic:cNvPr id="93532639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733033566" name="Picture">
+                        <wp:docPr id="1279240640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733033566" name="Picture"/>
+                                <pic:cNvPr id="1279240640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441920574" name="Picture">
+                  <wp:docPr id="1346266193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441920574" name="Picture"/>
+                          <pic:cNvPr id="1346266193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136658695" name="Picture">
+                  <wp:docPr id="461044521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136658695" name="Picture"/>
+                          <pic:cNvPr id="461044521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482479963" name="Picture">
+                  <wp:docPr id="54053447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482479963" name="Picture"/>
+                          <pic:cNvPr id="54053447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894808652" name="Picture">
+                  <wp:docPr id="1788855834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894808652" name="Picture"/>
+                          <pic:cNvPr id="1788855834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215168232" name="Picture">
+                  <wp:docPr id="2111644317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215168232" name="Picture"/>
+                          <pic:cNvPr id="2111644317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827314006" name="Picture">
+                  <wp:docPr id="1646148165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827314006" name="Picture"/>
+                          <pic:cNvPr id="1646148165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811747338" name="Picture">
+                        <wp:docPr id="113122888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811747338" name="Picture"/>
+                                <pic:cNvPr id="113122888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612844892" name="Picture">
+                  <wp:docPr id="358727880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612844892" name="Picture"/>
+                          <pic:cNvPr id="358727880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631107392" name="Picture">
+                  <wp:docPr id="2053572248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631107392" name="Picture"/>
+                          <pic:cNvPr id="2053572248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474203265" name="Picture">
+                  <wp:docPr id="404685619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474203265" name="Picture"/>
+                          <pic:cNvPr id="404685619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>