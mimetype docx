--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599304231" name="Picture">
+                  <wp:docPr id="260788424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599304231" name="Picture"/>
+                          <pic:cNvPr id="260788424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703517456" name="Picture">
+                  <wp:docPr id="1296009972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703517456" name="Picture"/>
+                          <pic:cNvPr id="1296009972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542988972" name="Picture">
+                        <wp:docPr id="1480199827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542988972" name="Picture"/>
+                                <pic:cNvPr id="1480199827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567425231" name="Picture">
+                  <wp:docPr id="1742480287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567425231" name="Picture"/>
+                          <pic:cNvPr id="1742480287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623064888" name="Picture">
+                  <wp:docPr id="352602989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623064888" name="Picture"/>
+                          <pic:cNvPr id="352602989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564584749" name="Picture">
+                  <wp:docPr id="1165321205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564584749" name="Picture"/>
+                          <pic:cNvPr id="1165321205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451652858" name="Picture">
+                  <wp:docPr id="358126473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451652858" name="Picture"/>
+                          <pic:cNvPr id="358126473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049478405" name="Picture">
+                  <wp:docPr id="667029185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049478405" name="Picture"/>
+                          <pic:cNvPr id="667029185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572640823" name="Picture">
+                        <wp:docPr id="1399873311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572640823" name="Picture"/>
+                                <pic:cNvPr id="1399873311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548302956" name="Picture">
+                        <wp:docPr id="400201478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548302956" name="Picture"/>
+                                <pic:cNvPr id="400201478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663460280" name="Picture">
+                        <wp:docPr id="625240148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663460280" name="Picture"/>
+                                <pic:cNvPr id="625240148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272092454" name="Picture">
+                        <wp:docPr id="1757529430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272092454" name="Picture"/>
+                                <pic:cNvPr id="1757529430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425663249" name="Picture">
+                        <wp:docPr id="1665034786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425663249" name="Picture"/>
+                                <pic:cNvPr id="1665034786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637653494" name="Picture">
+                        <wp:docPr id="1764085155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637653494" name="Picture"/>
+                                <pic:cNvPr id="1764085155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432462645" name="Picture">
+                        <wp:docPr id="346630545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432462645" name="Picture"/>
+                                <pic:cNvPr id="346630545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3940784" name="Picture">
+                        <wp:docPr id="482343443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3940784" name="Picture"/>
+                                <pic:cNvPr id="482343443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569259926" name="Picture">
+                        <wp:docPr id="875890079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569259926" name="Picture"/>
+                                <pic:cNvPr id="875890079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547579305" name="Picture">
+                        <wp:docPr id="745185941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547579305" name="Picture"/>
+                                <pic:cNvPr id="745185941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974592624" name="Picture">
+                        <wp:docPr id="2077762003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974592624" name="Picture"/>
+                                <pic:cNvPr id="2077762003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775209328" name="Picture">
+                        <wp:docPr id="900517249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775209328" name="Picture"/>
+                                <pic:cNvPr id="900517249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290993259" name="Picture">
+                        <wp:docPr id="847142805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290993259" name="Picture"/>
+                                <pic:cNvPr id="847142805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864669675" name="Picture">
+                        <wp:docPr id="708433915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864669675" name="Picture"/>
+                                <pic:cNvPr id="708433915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058170416" name="Picture">
+                        <wp:docPr id="621612427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058170416" name="Picture"/>
+                                <pic:cNvPr id="621612427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862150432" name="Picture">
+                        <wp:docPr id="1530173341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862150432" name="Picture"/>
+                                <pic:cNvPr id="1530173341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641975563" name="Picture">
+                        <wp:docPr id="832090641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641975563" name="Picture"/>
+                                <pic:cNvPr id="832090641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733154598" name="Picture">
+                        <wp:docPr id="1409103279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733154598" name="Picture"/>
+                                <pic:cNvPr id="1409103279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129063603" name="Picture">
+                  <wp:docPr id="1778232804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129063603" name="Picture"/>
+                          <pic:cNvPr id="1778232804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498902543" name="Picture">
+                  <wp:docPr id="245772920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498902543" name="Picture"/>
+                          <pic:cNvPr id="245772920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404101094" name="Picture">
+                  <wp:docPr id="425794104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404101094" name="Picture"/>
+                          <pic:cNvPr id="425794104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159471967" name="Picture">
+                  <wp:docPr id="1418436193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159471967" name="Picture"/>
+                          <pic:cNvPr id="1418436193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323072992" name="Picture">
+                  <wp:docPr id="2101147035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323072992" name="Picture"/>
+                          <pic:cNvPr id="2101147035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290040364" name="Picture">
+                  <wp:docPr id="1957669753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290040364" name="Picture"/>
+                          <pic:cNvPr id="1957669753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205591649" name="Picture">
+                        <wp:docPr id="1575243606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205591649" name="Picture"/>
+                                <pic:cNvPr id="1575243606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037985623" name="Picture">
+                  <wp:docPr id="947402126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037985623" name="Picture"/>
+                          <pic:cNvPr id="947402126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178738392" name="Picture">
+                  <wp:docPr id="201501700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178738392" name="Picture"/>
+                          <pic:cNvPr id="201501700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328645435" name="Picture">
+                  <wp:docPr id="1944312877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328645435" name="Picture"/>
+                          <pic:cNvPr id="1944312877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22364,57 +22364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067209665" name="Picture">
+                  <wp:docPr id="1683159585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067209665" name="Picture"/>
+                          <pic:cNvPr id="1683159585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22467,57 +22467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235088077" name="Picture">
+                  <wp:docPr id="374932467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235088077" name="Picture"/>
+                          <pic:cNvPr id="374932467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40122208" name="Picture">
+                  <wp:docPr id="456758808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40122208" name="Picture"/>
+                          <pic:cNvPr id="456758808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24991,57 +24991,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336832303" name="Picture">
+                        <wp:docPr id="585708646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336832303" name="Picture"/>
+                                <pic:cNvPr id="585708646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26380,57 +26380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930041338" name="Picture">
+                  <wp:docPr id="1966604149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930041338" name="Picture"/>
+                          <pic:cNvPr id="1966604149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26469,57 +26469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391998969" name="Picture">
+                  <wp:docPr id="216708748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391998969" name="Picture"/>
+                          <pic:cNvPr id="216708748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27113,57 +27113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602515051" name="Picture">
+                  <wp:docPr id="712668166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602515051" name="Picture"/>
+                          <pic:cNvPr id="712668166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28111,57 +28111,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910615960" name="Picture">
+                  <wp:docPr id="868475177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910615960" name="Picture"/>
+                          <pic:cNvPr id="868475177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533576056" name="Picture">
+                  <wp:docPr id="813672548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533576056" name="Picture"/>
+                          <pic:cNvPr id="813672548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29591,57 +29591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617720318" name="Picture">
+                  <wp:docPr id="298397324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617720318" name="Picture"/>
+                          <pic:cNvPr id="298397324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30734,57 +30734,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727150412" name="Picture">
+                        <wp:docPr id="730625657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727150412" name="Picture"/>
+                                <pic:cNvPr id="730625657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32095,57 +32095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694647791" name="Picture">
+                  <wp:docPr id="1944686794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694647791" name="Picture"/>
+                          <pic:cNvPr id="1944686794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32184,57 +32184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936330797" name="Picture">
+                  <wp:docPr id="1795925166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936330797" name="Picture"/>
+                          <pic:cNvPr id="1795925166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32828,57 +32828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338948614" name="Picture">
+                  <wp:docPr id="117424143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338948614" name="Picture"/>
+                          <pic:cNvPr id="117424143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33826,57 +33826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439364770" name="Picture">
+                  <wp:docPr id="860598996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439364770" name="Picture"/>
+                          <pic:cNvPr id="860598996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024607665" name="Picture">
+                  <wp:docPr id="1193543661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024607665" name="Picture"/>
+                          <pic:cNvPr id="1193543661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35306,57 +35306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374629131" name="Picture">
+                  <wp:docPr id="925427048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374629131" name="Picture"/>
+                          <pic:cNvPr id="925427048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36449,57 +36449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26008633" name="Picture">
+                        <wp:docPr id="1973135238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26008633" name="Picture"/>
+                                <pic:cNvPr id="1973135238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37838,57 +37838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399776557" name="Picture">
+                  <wp:docPr id="668424013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399776557" name="Picture"/>
+                          <pic:cNvPr id="668424013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37927,57 +37927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887391853" name="Picture">
+                  <wp:docPr id="265839526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887391853" name="Picture"/>
+                          <pic:cNvPr id="265839526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768694194" name="Picture">
+                  <wp:docPr id="1242180202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768694194" name="Picture"/>
+                          <pic:cNvPr id="1242180202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39569,57 +39569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191769484" name="Picture">
+                  <wp:docPr id="449170435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191769484" name="Picture"/>
+                          <pic:cNvPr id="449170435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39672,57 +39672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602696177" name="Picture">
+                  <wp:docPr id="1613529972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602696177" name="Picture"/>
+                          <pic:cNvPr id="1613529972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41048,57 +41048,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759477575" name="Picture">
+                  <wp:docPr id="2072082795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759477575" name="Picture"/>
+                          <pic:cNvPr id="2072082795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41314,51 +41314,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 entreprise(s) SEVESO seuil bas sur la commune</w:t>
+                    <w:t xml:space="preserve">1 entreprise(s) SEVESO seuil haut sur la commune</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -43321,57 +43321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391847881" name="Picture">
+                  <wp:docPr id="1885327642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391847881" name="Picture"/>
+                          <pic:cNvPr id="1885327642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208077228" name="Picture">
+                  <wp:docPr id="471039311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208077228" name="Picture"/>
+                          <pic:cNvPr id="471039311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44033,57 +44033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898164243" name="Picture">
+                  <wp:docPr id="1405295332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898164243" name="Picture"/>
+                          <pic:cNvPr id="1405295332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44950,57 +44950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057582127" name="Picture">
+                  <wp:docPr id="228683154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057582127" name="Picture"/>
+                          <pic:cNvPr id="228683154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954560000" name="Picture">
+                  <wp:docPr id="1318737960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954560000" name="Picture"/>
+                          <pic:cNvPr id="1318737960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46376,57 +46376,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187139457" name="Picture">
+                  <wp:docPr id="291335862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187139457" name="Picture"/>
+                          <pic:cNvPr id="291335862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47011,57 +47011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123558109" name="Picture">
+                  <wp:docPr id="219824045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123558109" name="Picture"/>
+                          <pic:cNvPr id="219824045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47082,57 +47082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577746699" name="Picture">
+                  <wp:docPr id="1317282379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577746699" name="Picture"/>
+                          <pic:cNvPr id="1317282379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47496,57 +47496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724103995" name="Picture">
+                  <wp:docPr id="1061967415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724103995" name="Picture"/>
+                          <pic:cNvPr id="1061967415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>