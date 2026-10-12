--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59780908" name="Picture">
+                  <wp:docPr id="882442179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59780908" name="Picture"/>
+                          <pic:cNvPr id="882442179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374114477" name="Picture">
+                  <wp:docPr id="1936286197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374114477" name="Picture"/>
+                          <pic:cNvPr id="1936286197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774749548" name="Picture">
+                        <wp:docPr id="818185264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774749548" name="Picture"/>
+                                <pic:cNvPr id="818185264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519547509" name="Picture">
+                  <wp:docPr id="1816343845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519547509" name="Picture"/>
+                          <pic:cNvPr id="1816343845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472063192" name="Picture">
+                  <wp:docPr id="1435731344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472063192" name="Picture"/>
+                          <pic:cNvPr id="1435731344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297626168" name="Picture">
+                  <wp:docPr id="1204942514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297626168" name="Picture"/>
+                          <pic:cNvPr id="1204942514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893509928" name="Picture">
+                  <wp:docPr id="1157240212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893509928" name="Picture"/>
+                          <pic:cNvPr id="1157240212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057926994" name="Picture">
+                  <wp:docPr id="1012462420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057926994" name="Picture"/>
+                          <pic:cNvPr id="1012462420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38230881" name="Picture">
+                        <wp:docPr id="888373320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38230881" name="Picture"/>
+                                <pic:cNvPr id="888373320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936918955" name="Picture">
+                        <wp:docPr id="154228158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936918955" name="Picture"/>
+                                <pic:cNvPr id="154228158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414761865" name="Picture">
+                        <wp:docPr id="907775946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414761865" name="Picture"/>
+                                <pic:cNvPr id="907775946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240087351" name="Picture">
+                        <wp:docPr id="790439362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240087351" name="Picture"/>
+                                <pic:cNvPr id="790439362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251261161" name="Picture">
+                        <wp:docPr id="920234984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251261161" name="Picture"/>
+                                <pic:cNvPr id="920234984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554147224" name="Picture">
+                        <wp:docPr id="1097694554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554147224" name="Picture"/>
+                                <pic:cNvPr id="1097694554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421564779" name="Picture">
+                        <wp:docPr id="2088542076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421564779" name="Picture"/>
+                                <pic:cNvPr id="2088542076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748541233" name="Picture">
+                        <wp:docPr id="2095889618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748541233" name="Picture"/>
+                                <pic:cNvPr id="2095889618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027678764" name="Picture">
+                        <wp:docPr id="358867168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027678764" name="Picture"/>
+                                <pic:cNvPr id="358867168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929074785" name="Picture">
+                        <wp:docPr id="119094895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929074785" name="Picture"/>
+                                <pic:cNvPr id="119094895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305045376" name="Picture">
+                        <wp:docPr id="1274624117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305045376" name="Picture"/>
+                                <pic:cNvPr id="1274624117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365326399" name="Picture">
+                        <wp:docPr id="2003994169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365326399" name="Picture"/>
+                                <pic:cNvPr id="2003994169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434882" name="Picture">
+                        <wp:docPr id="1513714277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434882" name="Picture"/>
+                                <pic:cNvPr id="1513714277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998340264" name="Picture">
+                        <wp:docPr id="1027113602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998340264" name="Picture"/>
+                                <pic:cNvPr id="1027113602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231463159" name="Picture">
+                        <wp:docPr id="1943410438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231463159" name="Picture"/>
+                                <pic:cNvPr id="1943410438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261344223" name="Picture">
+                  <wp:docPr id="1659607082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261344223" name="Picture"/>
+                          <pic:cNvPr id="1659607082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656418903" name="Picture">
+                  <wp:docPr id="823811472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656418903" name="Picture"/>
+                          <pic:cNvPr id="823811472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982650042" name="Picture">
+                  <wp:docPr id="356782701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982650042" name="Picture"/>
+                          <pic:cNvPr id="356782701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608000609" name="Picture">
+                  <wp:docPr id="329517762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608000609" name="Picture"/>
+                          <pic:cNvPr id="329517762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288541359" name="Picture">
+                  <wp:docPr id="1303494046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288541359" name="Picture"/>
+                          <pic:cNvPr id="1303494046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759867926" name="Picture">
+                  <wp:docPr id="79696753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759867926" name="Picture"/>
+                          <pic:cNvPr id="79696753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337872932" name="Picture">
+                        <wp:docPr id="336170787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337872932" name="Picture"/>
+                                <pic:cNvPr id="336170787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086493201" name="Picture">
+                  <wp:docPr id="1847424798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086493201" name="Picture"/>
+                          <pic:cNvPr id="1847424798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596522449" name="Picture">
+                  <wp:docPr id="2080930587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596522449" name="Picture"/>
+                          <pic:cNvPr id="2080930587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728038188" name="Picture">
+                  <wp:docPr id="614499118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728038188" name="Picture"/>
+                          <pic:cNvPr id="614499118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863582497" name="Picture">
+                  <wp:docPr id="1221625182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863582497" name="Picture"/>
+                          <pic:cNvPr id="1221625182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228236811" name="Picture">
+                  <wp:docPr id="1220741141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228236811" name="Picture"/>
+                          <pic:cNvPr id="1220741141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675353262" name="Picture">
+                  <wp:docPr id="25549906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675353262" name="Picture"/>
+                          <pic:cNvPr id="25549906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064926026" name="Picture">
+                        <wp:docPr id="1938651888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064926026" name="Picture"/>
+                                <pic:cNvPr id="1938651888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533082852" name="Picture">
+                  <wp:docPr id="1556434847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533082852" name="Picture"/>
+                          <pic:cNvPr id="1556434847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458320548" name="Picture">
+                  <wp:docPr id="985496779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458320548" name="Picture"/>
+                          <pic:cNvPr id="985496779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129538807" name="Picture">
+                  <wp:docPr id="927702275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129538807" name="Picture"/>
+                          <pic:cNvPr id="927702275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917511348" name="Picture">
+                  <wp:docPr id="95687370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917511348" name="Picture"/>
+                          <pic:cNvPr id="95687370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981273567" name="Picture">
+                  <wp:docPr id="1204095917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981273567" name="Picture"/>
+                          <pic:cNvPr id="1204095917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043705451" name="Picture">
+                  <wp:docPr id="36764966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043705451" name="Picture"/>
+                          <pic:cNvPr id="36764966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317897432" name="Picture">
+                        <wp:docPr id="1214093444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317897432" name="Picture"/>
+                                <pic:cNvPr id="1214093444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27723803" name="Picture">
+                  <wp:docPr id="1300333924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27723803" name="Picture"/>
+                          <pic:cNvPr id="1300333924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457451941" name="Picture">
+                  <wp:docPr id="405149724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457451941" name="Picture"/>
+                          <pic:cNvPr id="405149724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255506415" name="Picture">
+                  <wp:docPr id="1390727044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255506415" name="Picture"/>
+                          <pic:cNvPr id="1390727044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232908125" name="Picture">
+                  <wp:docPr id="1381445162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232908125" name="Picture"/>
+                          <pic:cNvPr id="1381445162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577011538" name="Picture">
+                  <wp:docPr id="1698021334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577011538" name="Picture"/>
+                          <pic:cNvPr id="1698021334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759225250" name="Picture">
+                  <wp:docPr id="707981597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759225250" name="Picture"/>
+                          <pic:cNvPr id="707981597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833694517" name="Picture">
+                        <wp:docPr id="170472036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833694517" name="Picture"/>
+                                <pic:cNvPr id="170472036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168263831" name="Picture">
+                  <wp:docPr id="1031405257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168263831" name="Picture"/>
+                          <pic:cNvPr id="1031405257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004020555" name="Picture">
+                  <wp:docPr id="2122334480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004020555" name="Picture"/>
+                          <pic:cNvPr id="2122334480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782269133" name="Picture">
+                  <wp:docPr id="1038895453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782269133" name="Picture"/>
+                          <pic:cNvPr id="1038895453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300233423" name="Picture">
+                  <wp:docPr id="150771164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300233423" name="Picture"/>
+                          <pic:cNvPr id="150771164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578230260" name="Picture">
+                  <wp:docPr id="1020894012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578230260" name="Picture"/>
+                          <pic:cNvPr id="1020894012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135167520" name="Picture">
+                  <wp:docPr id="1164703833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135167520" name="Picture"/>
+                          <pic:cNvPr id="1164703833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454893365" name="Picture">
+                  <wp:docPr id="1427592354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454893365" name="Picture"/>
+                          <pic:cNvPr id="1427592354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972213770" name="Picture">
+                  <wp:docPr id="1800237385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972213770" name="Picture"/>
+                          <pic:cNvPr id="1800237385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488823513" name="Picture">
+                  <wp:docPr id="1495710747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488823513" name="Picture"/>
+                          <pic:cNvPr id="1495710747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991944147" name="Picture">
+                  <wp:docPr id="1044219924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991944147" name="Picture"/>
+                          <pic:cNvPr id="1044219924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134701396" name="Picture">
+                  <wp:docPr id="1865488687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134701396" name="Picture"/>
+                          <pic:cNvPr id="1865488687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36939044" name="Picture">
+                  <wp:docPr id="124746130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36939044" name="Picture"/>
+                          <pic:cNvPr id="124746130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>