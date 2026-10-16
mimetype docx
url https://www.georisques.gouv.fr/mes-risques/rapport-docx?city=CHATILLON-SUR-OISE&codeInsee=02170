--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235937598" name="Picture">
+                  <wp:docPr id="416114999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235937598" name="Picture"/>
+                          <pic:cNvPr id="416114999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356017091" name="Picture">
+                  <wp:docPr id="931334303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356017091" name="Picture"/>
+                          <pic:cNvPr id="931334303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256545859" name="Picture">
+                        <wp:docPr id="1821542439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256545859" name="Picture"/>
+                                <pic:cNvPr id="1821542439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303803606" name="Picture">
+                  <wp:docPr id="16798230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303803606" name="Picture"/>
+                          <pic:cNvPr id="16798230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098067261" name="Picture">
+                  <wp:docPr id="1108395219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098067261" name="Picture"/>
+                          <pic:cNvPr id="1108395219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233167056" name="Picture">
+                  <wp:docPr id="1048114074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233167056" name="Picture"/>
+                          <pic:cNvPr id="1048114074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732580201" name="Picture">
+                  <wp:docPr id="407350118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732580201" name="Picture"/>
+                          <pic:cNvPr id="407350118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455266516" name="Picture">
+                  <wp:docPr id="413768846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455266516" name="Picture"/>
+                          <pic:cNvPr id="413768846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460205097" name="Picture">
+                        <wp:docPr id="537037222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460205097" name="Picture"/>
+                                <pic:cNvPr id="537037222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259843206" name="Picture">
+                        <wp:docPr id="1296838610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259843206" name="Picture"/>
+                                <pic:cNvPr id="1296838610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810021379" name="Picture">
+                        <wp:docPr id="1723192282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810021379" name="Picture"/>
+                                <pic:cNvPr id="1723192282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444534101" name="Picture">
+                        <wp:docPr id="175725414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444534101" name="Picture"/>
+                                <pic:cNvPr id="175725414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143951532" name="Picture">
+                        <wp:docPr id="459155681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143951532" name="Picture"/>
+                                <pic:cNvPr id="459155681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805729642" name="Picture">
+                        <wp:docPr id="143962598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805729642" name="Picture"/>
+                                <pic:cNvPr id="143962598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869002001" name="Picture">
+                        <wp:docPr id="346975518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869002001" name="Picture"/>
+                                <pic:cNvPr id="346975518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489651111" name="Picture">
+                        <wp:docPr id="644050117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489651111" name="Picture"/>
+                                <pic:cNvPr id="644050117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253297713" name="Picture">
+                        <wp:docPr id="531480004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253297713" name="Picture"/>
+                                <pic:cNvPr id="531480004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198274017" name="Picture">
+                        <wp:docPr id="356113602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198274017" name="Picture"/>
+                                <pic:cNvPr id="356113602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469735796" name="Picture">
+                        <wp:docPr id="1114514250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469735796" name="Picture"/>
+                                <pic:cNvPr id="1114514250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886298059" name="Picture">
+                        <wp:docPr id="1022589865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886298059" name="Picture"/>
+                                <pic:cNvPr id="1022589865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982706169" name="Picture">
+                        <wp:docPr id="1536780545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982706169" name="Picture"/>
+                                <pic:cNvPr id="1536780545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570788372" name="Picture">
+                        <wp:docPr id="577791836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570788372" name="Picture"/>
+                                <pic:cNvPr id="577791836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532727588" name="Picture">
+                        <wp:docPr id="496633943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532727588" name="Picture"/>
+                                <pic:cNvPr id="496633943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629507539" name="Picture">
+                  <wp:docPr id="405139037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629507539" name="Picture"/>
+                          <pic:cNvPr id="405139037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958403466" name="Picture">
+                  <wp:docPr id="2134708513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958403466" name="Picture"/>
+                          <pic:cNvPr id="2134708513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905579613" name="Picture">
+                  <wp:docPr id="336595306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905579613" name="Picture"/>
+                          <pic:cNvPr id="336595306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133570625" name="Picture">
+                  <wp:docPr id="1698130727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133570625" name="Picture"/>
+                          <pic:cNvPr id="1698130727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087591230" name="Picture">
+                  <wp:docPr id="1421542700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087591230" name="Picture"/>
+                          <pic:cNvPr id="1421542700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664311142" name="Picture">
+                  <wp:docPr id="1340558189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664311142" name="Picture"/>
+                          <pic:cNvPr id="1340558189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722759280" name="Picture">
+                        <wp:docPr id="1473648288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722759280" name="Picture"/>
+                                <pic:cNvPr id="1473648288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845434785" name="Picture">
+                        <wp:docPr id="1184816088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845434785" name="Picture"/>
+                                <pic:cNvPr id="1184816088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855004923" name="Picture">
+                  <wp:docPr id="927971831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855004923" name="Picture"/>
+                          <pic:cNvPr id="927971831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848412105" name="Picture">
+                  <wp:docPr id="1656944402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848412105" name="Picture"/>
+                          <pic:cNvPr id="1656944402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110846817" name="Picture">
+                  <wp:docPr id="88441431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110846817" name="Picture"/>
+                          <pic:cNvPr id="88441431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122746638" name="Picture">
+                        <wp:docPr id="1529133693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122746638" name="Picture"/>
+                                <pic:cNvPr id="1529133693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24855,57 +24855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314452208" name="Picture">
+                  <wp:docPr id="1160938593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314452208" name="Picture"/>
+                          <pic:cNvPr id="1160938593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24944,57 +24944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481314242" name="Picture">
+                  <wp:docPr id="1636179213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481314242" name="Picture"/>
+                          <pic:cNvPr id="1636179213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25588,57 +25588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308228414" name="Picture">
+                  <wp:docPr id="529507346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308228414" name="Picture"/>
+                          <pic:cNvPr id="529507346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26586,57 +26586,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500942592" name="Picture">
+                  <wp:docPr id="678528141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500942592" name="Picture"/>
+                          <pic:cNvPr id="678528141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26689,57 +26689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452535668" name="Picture">
+                  <wp:docPr id="241910988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452535668" name="Picture"/>
+                          <pic:cNvPr id="241910988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28068,57 +28068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849963441" name="Picture">
+                  <wp:docPr id="1314168549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849963441" name="Picture"/>
+                          <pic:cNvPr id="1314168549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29193,57 +29193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339685483" name="Picture">
+                        <wp:docPr id="757426517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339685483" name="Picture"/>
+                                <pic:cNvPr id="757426517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30546,57 +30546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343094104" name="Picture">
+                  <wp:docPr id="849484878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343094104" name="Picture"/>
+                          <pic:cNvPr id="849484878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30635,57 +30635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268780435" name="Picture">
+                  <wp:docPr id="444853088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268780435" name="Picture"/>
+                          <pic:cNvPr id="444853088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31279,57 +31279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644989156" name="Picture">
+                  <wp:docPr id="485115556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644989156" name="Picture"/>
+                          <pic:cNvPr id="485115556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32277,57 +32277,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672656637" name="Picture">
+                  <wp:docPr id="352693240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672656637" name="Picture"/>
+                          <pic:cNvPr id="352693240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32380,57 +32380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325072948" name="Picture">
+                  <wp:docPr id="558560614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325072948" name="Picture"/>
+                          <pic:cNvPr id="558560614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33761,57 +33761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522334610" name="Picture">
+                  <wp:docPr id="772981853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522334610" name="Picture"/>
+                          <pic:cNvPr id="772981853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34904,57 +34904,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826339127" name="Picture">
+                        <wp:docPr id="1213072828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826339127" name="Picture"/>
+                                <pic:cNvPr id="1213072828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36293,57 +36293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211673830" name="Picture">
+                  <wp:docPr id="1883635908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211673830" name="Picture"/>
+                          <pic:cNvPr id="1883635908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144728054" name="Picture">
+                  <wp:docPr id="464896488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144728054" name="Picture"/>
+                          <pic:cNvPr id="464896488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37026,57 +37026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856940240" name="Picture">
+                  <wp:docPr id="988697408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856940240" name="Picture"/>
+                          <pic:cNvPr id="988697408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38024,57 +38024,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646794393" name="Picture">
+                  <wp:docPr id="319650427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646794393" name="Picture"/>
+                          <pic:cNvPr id="319650427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38127,57 +38127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558363921" name="Picture">
+                  <wp:docPr id="1436202593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558363921" name="Picture"/>
+                          <pic:cNvPr id="1436202593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39504,57 +39504,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645381973" name="Picture">
+                  <wp:docPr id="891546366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645381973" name="Picture"/>
+                          <pic:cNvPr id="891546366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40647,57 +40647,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247793355" name="Picture">
+                        <wp:docPr id="580345516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247793355" name="Picture"/>
+                                <pic:cNvPr id="580345516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42008,57 +42008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363760066" name="Picture">
+                  <wp:docPr id="139011098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363760066" name="Picture"/>
+                          <pic:cNvPr id="139011098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42097,57 +42097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445888040" name="Picture">
+                  <wp:docPr id="1861824725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445888040" name="Picture"/>
+                          <pic:cNvPr id="1861824725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42741,57 +42741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435578787" name="Picture">
+                  <wp:docPr id="2128178268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435578787" name="Picture"/>
+                          <pic:cNvPr id="2128178268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43739,57 +43739,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603538382" name="Picture">
+                  <wp:docPr id="1257873504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603538382" name="Picture"/>
+                          <pic:cNvPr id="1257873504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43842,57 +43842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57639820" name="Picture">
+                  <wp:docPr id="1947029807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57639820" name="Picture"/>
+                          <pic:cNvPr id="1947029807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45219,57 +45219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821159439" name="Picture">
+                  <wp:docPr id="1116141958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821159439" name="Picture"/>
+                          <pic:cNvPr id="1116141958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46362,57 +46362,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931484929" name="Picture">
+                        <wp:docPr id="2070973756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931484929" name="Picture"/>
+                                <pic:cNvPr id="2070973756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47583,57 +47583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049295778" name="Picture">
+                  <wp:docPr id="248451357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049295778" name="Picture"/>
+                          <pic:cNvPr id="248451357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47654,57 +47654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759023282" name="Picture">
+                  <wp:docPr id="814458584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759023282" name="Picture"/>
+                          <pic:cNvPr id="814458584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48068,57 +48068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364274322" name="Picture">
+                  <wp:docPr id="956163896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364274322" name="Picture"/>
+                          <pic:cNvPr id="956163896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>