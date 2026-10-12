--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26269486" name="Picture">
+                  <wp:docPr id="1753426643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26269486" name="Picture"/>
+                          <pic:cNvPr id="1753426643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094945827" name="Picture">
+                  <wp:docPr id="1651844161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094945827" name="Picture"/>
+                          <pic:cNvPr id="1651844161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543301249" name="Picture">
+                        <wp:docPr id="1731133128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543301249" name="Picture"/>
+                                <pic:cNvPr id="1731133128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716268719" name="Picture">
+                  <wp:docPr id="2048357047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716268719" name="Picture"/>
+                          <pic:cNvPr id="2048357047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474339663" name="Picture">
+                  <wp:docPr id="1459601005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474339663" name="Picture"/>
+                          <pic:cNvPr id="1459601005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033806175" name="Picture">
+                  <wp:docPr id="1027946253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033806175" name="Picture"/>
+                          <pic:cNvPr id="1027946253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841602041" name="Picture">
+                  <wp:docPr id="963382330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841602041" name="Picture"/>
+                          <pic:cNvPr id="963382330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566595481" name="Picture">
+                  <wp:docPr id="44925732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566595481" name="Picture"/>
+                          <pic:cNvPr id="44925732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926359614" name="Picture">
+                        <wp:docPr id="978041629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926359614" name="Picture"/>
+                                <pic:cNvPr id="978041629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123404015" name="Picture">
+                        <wp:docPr id="345574716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123404015" name="Picture"/>
+                                <pic:cNvPr id="345574716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541393328" name="Picture">
+                        <wp:docPr id="252459474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541393328" name="Picture"/>
+                                <pic:cNvPr id="252459474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245507262" name="Picture">
+                        <wp:docPr id="1888286086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245507262" name="Picture"/>
+                                <pic:cNvPr id="1888286086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017267722" name="Picture">
+                        <wp:docPr id="2041749674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017267722" name="Picture"/>
+                                <pic:cNvPr id="2041749674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693228622" name="Picture">
+                        <wp:docPr id="1437330746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693228622" name="Picture"/>
+                                <pic:cNvPr id="1437330746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632655988" name="Picture">
+                        <wp:docPr id="1231776161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632655988" name="Picture"/>
+                                <pic:cNvPr id="1231776161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383234009" name="Picture">
+                        <wp:docPr id="956121919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383234009" name="Picture"/>
+                                <pic:cNvPr id="956121919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766999894" name="Picture">
+                        <wp:docPr id="1105053975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766999894" name="Picture"/>
+                                <pic:cNvPr id="1105053975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775100177" name="Picture">
+                        <wp:docPr id="1289510734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775100177" name="Picture"/>
+                                <pic:cNvPr id="1289510734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233117336" name="Picture">
+                        <wp:docPr id="590218352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233117336" name="Picture"/>
+                                <pic:cNvPr id="590218352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322455037" name="Picture">
+                        <wp:docPr id="1289141798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322455037" name="Picture"/>
+                                <pic:cNvPr id="1289141798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11878,57 +11878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818955946" name="Picture">
+                  <wp:docPr id="533077675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818955946" name="Picture"/>
+                          <pic:cNvPr id="533077675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11967,57 +11967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509561383" name="Picture">
+                  <wp:docPr id="1584673652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509561383" name="Picture"/>
+                          <pic:cNvPr id="1584673652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12611,57 +12611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768098491" name="Picture">
+                  <wp:docPr id="76872162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768098491" name="Picture"/>
+                          <pic:cNvPr id="76872162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13839,57 +13839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041126096" name="Picture">
+                  <wp:docPr id="777890962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041126096" name="Picture"/>
+                          <pic:cNvPr id="777890962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13942,57 +13942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459450605" name="Picture">
+                  <wp:docPr id="1343119991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459450605" name="Picture"/>
+                          <pic:cNvPr id="1343119991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15323,57 +15323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794425275" name="Picture">
+                  <wp:docPr id="407729430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794425275" name="Picture"/>
+                          <pic:cNvPr id="407729430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16466,57 +16466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553012509" name="Picture">
+                        <wp:docPr id="269635609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553012509" name="Picture"/>
+                                <pic:cNvPr id="269635609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17875,57 +17875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526879255" name="Picture">
+                  <wp:docPr id="1618872388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526879255" name="Picture"/>
+                          <pic:cNvPr id="1618872388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17964,57 +17964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070302618" name="Picture">
+                  <wp:docPr id="770484216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070302618" name="Picture"/>
+                          <pic:cNvPr id="770484216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18644,57 +18644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621705335" name="Picture">
+                  <wp:docPr id="1656597026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621705335" name="Picture"/>
+                          <pic:cNvPr id="1656597026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19705,57 +19705,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772258654" name="Picture">
+                  <wp:docPr id="634015875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772258654" name="Picture"/>
+                          <pic:cNvPr id="634015875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19808,57 +19808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514514822" name="Picture">
+                  <wp:docPr id="1440741244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514514822" name="Picture"/>
+                          <pic:cNvPr id="1440741244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21266,57 +21266,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903653739" name="Picture">
+                  <wp:docPr id="2088612439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903653739" name="Picture"/>
+                          <pic:cNvPr id="2088612439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22463,57 +22463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393169413" name="Picture">
+                        <wp:docPr id="891564234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393169413" name="Picture"/>
+                                <pic:cNvPr id="891564234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24633,57 +24633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855170185" name="Picture">
+                  <wp:docPr id="1825888093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855170185" name="Picture"/>
+                          <pic:cNvPr id="1825888093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24722,57 +24722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989680757" name="Picture">
+                  <wp:docPr id="1824763092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989680757" name="Picture"/>
+                          <pic:cNvPr id="1824763092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25366,57 +25366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966184095" name="Picture">
+                  <wp:docPr id="2020963302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966184095" name="Picture"/>
+                          <pic:cNvPr id="2020963302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26364,57 +26364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677775396" name="Picture">
+                  <wp:docPr id="1337991768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677775396" name="Picture"/>
+                          <pic:cNvPr id="1337991768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26467,57 +26467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036897440" name="Picture">
+                  <wp:docPr id="337345275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036897440" name="Picture"/>
+                          <pic:cNvPr id="337345275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27844,57 +27844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67158315" name="Picture">
+                  <wp:docPr id="1018264225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67158315" name="Picture"/>
+                          <pic:cNvPr id="1018264225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28987,57 +28987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726862080" name="Picture">
+                        <wp:docPr id="920155896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726862080" name="Picture"/>
+                                <pic:cNvPr id="920155896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30376,57 +30376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43823336" name="Picture">
+                  <wp:docPr id="1769800450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43823336" name="Picture"/>
+                          <pic:cNvPr id="1769800450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30465,57 +30465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833925810" name="Picture">
+                  <wp:docPr id="484951907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833925810" name="Picture"/>
+                          <pic:cNvPr id="484951907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31109,57 +31109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558697488" name="Picture">
+                  <wp:docPr id="1174511337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558697488" name="Picture"/>
+                          <pic:cNvPr id="1174511337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927272132" name="Picture">
+                  <wp:docPr id="34156748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927272132" name="Picture"/>
+                          <pic:cNvPr id="34156748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32210,57 +32210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487234396" name="Picture">
+                  <wp:docPr id="1302910898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487234396" name="Picture"/>
+                          <pic:cNvPr id="1302910898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33586,57 +33586,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35375333" name="Picture">
+                  <wp:docPr id="309194362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35375333" name="Picture"/>
+                          <pic:cNvPr id="309194362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35722,57 +35722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933060689" name="Picture">
+                  <wp:docPr id="1259176400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933060689" name="Picture"/>
+                          <pic:cNvPr id="1259176400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35793,57 +35793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868268360" name="Picture">
+                  <wp:docPr id="1326195677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868268360" name="Picture"/>
+                          <pic:cNvPr id="1326195677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36207,57 +36207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142225275" name="Picture">
+                  <wp:docPr id="470748774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142225275" name="Picture"/>
+                          <pic:cNvPr id="470748774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>