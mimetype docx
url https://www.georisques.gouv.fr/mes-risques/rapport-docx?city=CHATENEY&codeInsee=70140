--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936967730" name="Picture">
+                  <wp:docPr id="1263734945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936967730" name="Picture"/>
+                          <pic:cNvPr id="1263734945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499760813" name="Picture">
+                  <wp:docPr id="839251960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499760813" name="Picture"/>
+                          <pic:cNvPr id="839251960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503695862" name="Picture">
+                        <wp:docPr id="1072702887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503695862" name="Picture"/>
+                                <pic:cNvPr id="1072702887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727612391" name="Picture">
+                  <wp:docPr id="2057886561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727612391" name="Picture"/>
+                          <pic:cNvPr id="2057886561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202708454" name="Picture">
+                  <wp:docPr id="1965300532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202708454" name="Picture"/>
+                          <pic:cNvPr id="1965300532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915702768" name="Picture">
+                  <wp:docPr id="836645717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915702768" name="Picture"/>
+                          <pic:cNvPr id="836645717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20271302" name="Picture">
+                  <wp:docPr id="1679343270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20271302" name="Picture"/>
+                          <pic:cNvPr id="1679343270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405099898" name="Picture">
+                  <wp:docPr id="1783928903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405099898" name="Picture"/>
+                          <pic:cNvPr id="1783928903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422070043" name="Picture">
+                        <wp:docPr id="1753642620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422070043" name="Picture"/>
+                                <pic:cNvPr id="1753642620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710950303" name="Picture">
+                        <wp:docPr id="85681964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710950303" name="Picture"/>
+                                <pic:cNvPr id="85681964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075010620" name="Picture">
+                        <wp:docPr id="1992561747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075010620" name="Picture"/>
+                                <pic:cNvPr id="1992561747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346725411" name="Picture">
+                        <wp:docPr id="27712169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346725411" name="Picture"/>
+                                <pic:cNvPr id="27712169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927940002" name="Picture">
+                        <wp:docPr id="311015478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927940002" name="Picture"/>
+                                <pic:cNvPr id="311015478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827835599" name="Picture">
+                        <wp:docPr id="736915559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827835599" name="Picture"/>
+                                <pic:cNvPr id="736915559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308070470" name="Picture">
+                        <wp:docPr id="66597100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308070470" name="Picture"/>
+                                <pic:cNvPr id="66597100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009223406" name="Picture">
+                        <wp:docPr id="1092496153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009223406" name="Picture"/>
+                                <pic:cNvPr id="1092496153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364928204" name="Picture">
+                        <wp:docPr id="1358793016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364928204" name="Picture"/>
+                                <pic:cNvPr id="1358793016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677410673" name="Picture">
+                        <wp:docPr id="1531457652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677410673" name="Picture"/>
+                                <pic:cNvPr id="1531457652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452506518" name="Picture">
+                        <wp:docPr id="534355784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452506518" name="Picture"/>
+                                <pic:cNvPr id="534355784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816324459" name="Picture">
+                        <wp:docPr id="535365433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816324459" name="Picture"/>
+                                <pic:cNvPr id="535365433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472833408" name="Picture">
+                        <wp:docPr id="995575003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472833408" name="Picture"/>
+                                <pic:cNvPr id="995575003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663429155" name="Picture">
+                        <wp:docPr id="558466059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663429155" name="Picture"/>
+                                <pic:cNvPr id="558466059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329041353" name="Picture">
+                        <wp:docPr id="1654023017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329041353" name="Picture"/>
+                                <pic:cNvPr id="1654023017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388651619" name="Picture">
+                        <wp:docPr id="131594461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388651619" name="Picture"/>
+                                <pic:cNvPr id="131594461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394094908" name="Picture">
+                        <wp:docPr id="1973933066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394094908" name="Picture"/>
+                                <pic:cNvPr id="1973933066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394650129" name="Picture">
+                        <wp:docPr id="923039543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394650129" name="Picture"/>
+                                <pic:cNvPr id="923039543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803409435" name="Picture">
+                  <wp:docPr id="104217595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803409435" name="Picture"/>
+                          <pic:cNvPr id="104217595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766538719" name="Picture">
+                  <wp:docPr id="1753421491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766538719" name="Picture"/>
+                          <pic:cNvPr id="1753421491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290454608" name="Picture">
+                  <wp:docPr id="2101083981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290454608" name="Picture"/>
+                          <pic:cNvPr id="2101083981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784901626" name="Picture">
+                  <wp:docPr id="1254641899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784901626" name="Picture"/>
+                          <pic:cNvPr id="1254641899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534654250" name="Picture">
+                  <wp:docPr id="1564297664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534654250" name="Picture"/>
+                          <pic:cNvPr id="1564297664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196560949" name="Picture">
+                  <wp:docPr id="1857296268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196560949" name="Picture"/>
+                          <pic:cNvPr id="1857296268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614161073" name="Picture">
+                        <wp:docPr id="270268618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614161073" name="Picture"/>
+                                <pic:cNvPr id="270268618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761838907" name="Picture">
+                  <wp:docPr id="1838932677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761838907" name="Picture"/>
+                          <pic:cNvPr id="1838932677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633195422" name="Picture">
+                  <wp:docPr id="2062248956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633195422" name="Picture"/>
+                          <pic:cNvPr id="2062248956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526915030" name="Picture">
+                  <wp:docPr id="905515459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526915030" name="Picture"/>
+                          <pic:cNvPr id="905515459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96821131" name="Picture">
+                  <wp:docPr id="613354330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96821131" name="Picture"/>
+                          <pic:cNvPr id="613354330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325672220" name="Picture">
+                  <wp:docPr id="1489438126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325672220" name="Picture"/>
+                          <pic:cNvPr id="1489438126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376677604" name="Picture">
+                  <wp:docPr id="1378219979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376677604" name="Picture"/>
+                          <pic:cNvPr id="1378219979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836539757" name="Picture">
+                        <wp:docPr id="2145845238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836539757" name="Picture"/>
+                                <pic:cNvPr id="2145845238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991085636" name="Picture">
+                        <wp:docPr id="1142170717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991085636" name="Picture"/>
+                                <pic:cNvPr id="1142170717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848662454" name="Picture">
+                  <wp:docPr id="214264422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848662454" name="Picture"/>
+                          <pic:cNvPr id="214264422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37892549" name="Picture">
+                  <wp:docPr id="1346867546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37892549" name="Picture"/>
+                          <pic:cNvPr id="1346867546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582830453" name="Picture">
+                  <wp:docPr id="1710414414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582830453" name="Picture"/>
+                          <pic:cNvPr id="1710414414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867642891" name="Picture">
+                  <wp:docPr id="833194603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867642891" name="Picture"/>
+                          <pic:cNvPr id="833194603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682050960" name="Picture">
+                  <wp:docPr id="2117853864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682050960" name="Picture"/>
+                          <pic:cNvPr id="2117853864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760541672" name="Picture">
+                  <wp:docPr id="1671155063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760541672" name="Picture"/>
+                          <pic:cNvPr id="1671155063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730644035" name="Picture">
+                        <wp:docPr id="965339126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730644035" name="Picture"/>
+                                <pic:cNvPr id="965339126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051291681" name="Picture">
+                  <wp:docPr id="71591365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051291681" name="Picture"/>
+                          <pic:cNvPr id="71591365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168278601" name="Picture">
+                  <wp:docPr id="1683534958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168278601" name="Picture"/>
+                          <pic:cNvPr id="1683534958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373802242" name="Picture">
+                  <wp:docPr id="1519523392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373802242" name="Picture"/>
+                          <pic:cNvPr id="1519523392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352555242" name="Picture">
+                  <wp:docPr id="1537445028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352555242" name="Picture"/>
+                          <pic:cNvPr id="1537445028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989763277" name="Picture">
+                  <wp:docPr id="894769874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989763277" name="Picture"/>
+                          <pic:cNvPr id="894769874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748758022" name="Picture">
+                  <wp:docPr id="1813359361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748758022" name="Picture"/>
+                          <pic:cNvPr id="1813359361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303382770" name="Picture">
+                        <wp:docPr id="1769914507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303382770" name="Picture"/>
+                                <pic:cNvPr id="1769914507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051839644" name="Picture">
+                  <wp:docPr id="678572806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051839644" name="Picture"/>
+                          <pic:cNvPr id="678572806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907302946" name="Picture">
+                  <wp:docPr id="78329012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907302946" name="Picture"/>
+                          <pic:cNvPr id="78329012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299421410" name="Picture">
+                  <wp:docPr id="1297926813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299421410" name="Picture"/>
+                          <pic:cNvPr id="1297926813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351026886" name="Picture">
+                  <wp:docPr id="103924701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351026886" name="Picture"/>
+                          <pic:cNvPr id="103924701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164944328" name="Picture">
+                  <wp:docPr id="159867663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164944328" name="Picture"/>
+                          <pic:cNvPr id="159867663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5829264" name="Picture">
+                  <wp:docPr id="491160750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5829264" name="Picture"/>
+                          <pic:cNvPr id="491160750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353068919" name="Picture">
+                  <wp:docPr id="447769747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353068919" name="Picture"/>
+                          <pic:cNvPr id="447769747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384172340" name="Picture">
+                  <wp:docPr id="872081567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384172340" name="Picture"/>
+                          <pic:cNvPr id="872081567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371688351" name="Picture">
+                  <wp:docPr id="1149148769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371688351" name="Picture"/>
+                          <pic:cNvPr id="1149148769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624095264" name="Picture">
+                  <wp:docPr id="1107937542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624095264" name="Picture"/>
+                          <pic:cNvPr id="1107937542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527834118" name="Picture">
+                  <wp:docPr id="1911685561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527834118" name="Picture"/>
+                          <pic:cNvPr id="1911685561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840496361" name="Picture">
+                  <wp:docPr id="271438203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840496361" name="Picture"/>
+                          <pic:cNvPr id="271438203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921381849" name="Picture">
+                  <wp:docPr id="583549830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921381849" name="Picture"/>
+                          <pic:cNvPr id="583549830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143387031" name="Picture">
+                  <wp:docPr id="1445565002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143387031" name="Picture"/>
+                          <pic:cNvPr id="1445565002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334952999" name="Picture">
+                  <wp:docPr id="423621616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334952999" name="Picture"/>
+                          <pic:cNvPr id="423621616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>