--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691768457" name="Picture">
+                  <wp:docPr id="136390747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691768457" name="Picture"/>
+                          <pic:cNvPr id="136390747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230841852" name="Picture">
+                  <wp:docPr id="342076104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230841852" name="Picture"/>
+                          <pic:cNvPr id="342076104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485330289" name="Picture">
+                        <wp:docPr id="2124960799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485330289" name="Picture"/>
+                                <pic:cNvPr id="2124960799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843234593" name="Picture">
+                  <wp:docPr id="208738803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843234593" name="Picture"/>
+                          <pic:cNvPr id="208738803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297706322" name="Picture">
+                  <wp:docPr id="1820441773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297706322" name="Picture"/>
+                          <pic:cNvPr id="1820441773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836990581" name="Picture">
+                  <wp:docPr id="2074771736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836990581" name="Picture"/>
+                          <pic:cNvPr id="2074771736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736523873" name="Picture">
+                  <wp:docPr id="1759002454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736523873" name="Picture"/>
+                          <pic:cNvPr id="1759002454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266371250" name="Picture">
+                  <wp:docPr id="315102342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266371250" name="Picture"/>
+                          <pic:cNvPr id="315102342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399641510" name="Picture">
+                        <wp:docPr id="1502867388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399641510" name="Picture"/>
+                                <pic:cNvPr id="1502867388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426433793" name="Picture">
+                        <wp:docPr id="32010635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426433793" name="Picture"/>
+                                <pic:cNvPr id="32010635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496451286" name="Picture">
+                        <wp:docPr id="858893106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496451286" name="Picture"/>
+                                <pic:cNvPr id="858893106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257207184" name="Picture">
+                        <wp:docPr id="1891681796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257207184" name="Picture"/>
+                                <pic:cNvPr id="1891681796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125361511" name="Picture">
+                        <wp:docPr id="377039839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125361511" name="Picture"/>
+                                <pic:cNvPr id="377039839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144137379" name="Picture">
+                        <wp:docPr id="1557585065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144137379" name="Picture"/>
+                                <pic:cNvPr id="1557585065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542058141" name="Picture">
+                        <wp:docPr id="1514845324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542058141" name="Picture"/>
+                                <pic:cNvPr id="1514845324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834653213" name="Picture">
+                        <wp:docPr id="1612913015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834653213" name="Picture"/>
+                                <pic:cNvPr id="1612913015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823781496" name="Picture">
+                        <wp:docPr id="915010072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823781496" name="Picture"/>
+                                <pic:cNvPr id="915010072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164194237" name="Picture">
+                        <wp:docPr id="102994382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164194237" name="Picture"/>
+                                <pic:cNvPr id="102994382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267614878" name="Picture">
+                        <wp:docPr id="729706108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267614878" name="Picture"/>
+                                <pic:cNvPr id="729706108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026470067" name="Picture">
+                        <wp:docPr id="661700603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026470067" name="Picture"/>
+                                <pic:cNvPr id="661700603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809804263" name="Picture">
+                        <wp:docPr id="407307491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809804263" name="Picture"/>
+                                <pic:cNvPr id="407307491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766780563" name="Picture">
+                        <wp:docPr id="60521982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766780563" name="Picture"/>
+                                <pic:cNvPr id="60521982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306074928" name="Picture">
+                        <wp:docPr id="1454874706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306074928" name="Picture"/>
+                                <pic:cNvPr id="1454874706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572086600" name="Picture">
+                  <wp:docPr id="1760732668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572086600" name="Picture"/>
+                          <pic:cNvPr id="1760732668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641248452" name="Picture">
+                  <wp:docPr id="1560478075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641248452" name="Picture"/>
+                          <pic:cNvPr id="1560478075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622268081" name="Picture">
+                  <wp:docPr id="1543685749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622268081" name="Picture"/>
+                          <pic:cNvPr id="1543685749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308514537" name="Picture">
+                  <wp:docPr id="1080187586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308514537" name="Picture"/>
+                          <pic:cNvPr id="1080187586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99546781" name="Picture">
+                  <wp:docPr id="298269357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99546781" name="Picture"/>
+                          <pic:cNvPr id="298269357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518272844" name="Picture">
+                  <wp:docPr id="1857864983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518272844" name="Picture"/>
+                          <pic:cNvPr id="1857864983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138442441" name="Picture">
+                        <wp:docPr id="607913415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138442441" name="Picture"/>
+                                <pic:cNvPr id="607913415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527058419" name="Picture">
+                        <wp:docPr id="1082452757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527058419" name="Picture"/>
+                                <pic:cNvPr id="1082452757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770730641" name="Picture">
+                  <wp:docPr id="860350631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770730641" name="Picture"/>
+                          <pic:cNvPr id="860350631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029172239" name="Picture">
+                  <wp:docPr id="2128021104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029172239" name="Picture"/>
+                          <pic:cNvPr id="2128021104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192627829" name="Picture">
+                  <wp:docPr id="434935548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192627829" name="Picture"/>
+                          <pic:cNvPr id="434935548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5878630" name="Picture">
+                  <wp:docPr id="1989759455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5878630" name="Picture"/>
+                          <pic:cNvPr id="1989759455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104392259" name="Picture">
+                  <wp:docPr id="1495896425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104392259" name="Picture"/>
+                          <pic:cNvPr id="1495896425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458658124" name="Picture">
+                  <wp:docPr id="1169287041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458658124" name="Picture"/>
+                          <pic:cNvPr id="1169287041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104491324" name="Picture">
+                        <wp:docPr id="1398251822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104491324" name="Picture"/>
+                                <pic:cNvPr id="1398251822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515022732" name="Picture">
+                  <wp:docPr id="428919082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515022732" name="Picture"/>
+                          <pic:cNvPr id="428919082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055460980" name="Picture">
+                  <wp:docPr id="498408193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055460980" name="Picture"/>
+                          <pic:cNvPr id="498408193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270997973" name="Picture">
+                  <wp:docPr id="181791040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270997973" name="Picture"/>
+                          <pic:cNvPr id="181791040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698977634" name="Picture">
+                  <wp:docPr id="609500424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698977634" name="Picture"/>
+                          <pic:cNvPr id="609500424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652211514" name="Picture">
+                  <wp:docPr id="821863309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652211514" name="Picture"/>
+                          <pic:cNvPr id="821863309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929264146" name="Picture">
+                  <wp:docPr id="1977441065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929264146" name="Picture"/>
+                          <pic:cNvPr id="1977441065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707654513" name="Picture">
+                        <wp:docPr id="1932500672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707654513" name="Picture"/>
+                                <pic:cNvPr id="1932500672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226285112" name="Picture">
+                  <wp:docPr id="1823774623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226285112" name="Picture"/>
+                          <pic:cNvPr id="1823774623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181447636" name="Picture">
+                  <wp:docPr id="256498179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181447636" name="Picture"/>
+                          <pic:cNvPr id="256498179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968187981" name="Picture">
+                  <wp:docPr id="400959708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968187981" name="Picture"/>
+                          <pic:cNvPr id="400959708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220285005" name="Picture">
+                  <wp:docPr id="753820272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220285005" name="Picture"/>
+                          <pic:cNvPr id="753820272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983031128" name="Picture">
+                  <wp:docPr id="1765850520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983031128" name="Picture"/>
+                          <pic:cNvPr id="1765850520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505027834" name="Picture">
+                  <wp:docPr id="770281255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505027834" name="Picture"/>
+                          <pic:cNvPr id="770281255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719519007" name="Picture">
+                        <wp:docPr id="1928945513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719519007" name="Picture"/>
+                                <pic:cNvPr id="1928945513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242037500" name="Picture">
+                  <wp:docPr id="1974715917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242037500" name="Picture"/>
+                          <pic:cNvPr id="1974715917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861551659" name="Picture">
+                  <wp:docPr id="1300876741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861551659" name="Picture"/>
+                          <pic:cNvPr id="1300876741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504330068" name="Picture">
+                  <wp:docPr id="493141892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504330068" name="Picture"/>
+                          <pic:cNvPr id="493141892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666535050" name="Picture">
+                  <wp:docPr id="270973081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666535050" name="Picture"/>
+                          <pic:cNvPr id="270973081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798662431" name="Picture">
+                  <wp:docPr id="1256434251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798662431" name="Picture"/>
+                          <pic:cNvPr id="1256434251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669318037" name="Picture">
+                  <wp:docPr id="830091295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669318037" name="Picture"/>
+                          <pic:cNvPr id="830091295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075250904" name="Picture">
+                  <wp:docPr id="1097381858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075250904" name="Picture"/>
+                          <pic:cNvPr id="1097381858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934550295" name="Picture">
+                  <wp:docPr id="1138215659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934550295" name="Picture"/>
+                          <pic:cNvPr id="1138215659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754094415" name="Picture">
+                  <wp:docPr id="1889706209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754094415" name="Picture"/>
+                          <pic:cNvPr id="1889706209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>