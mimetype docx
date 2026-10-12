--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136390747" name="Picture">
+                  <wp:docPr id="1979039515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136390747" name="Picture"/>
+                          <pic:cNvPr id="1979039515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342076104" name="Picture">
+                  <wp:docPr id="1279015006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342076104" name="Picture"/>
+                          <pic:cNvPr id="1279015006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124960799" name="Picture">
+                        <wp:docPr id="367256051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124960799" name="Picture"/>
+                                <pic:cNvPr id="367256051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208738803" name="Picture">
+                  <wp:docPr id="1831389746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208738803" name="Picture"/>
+                          <pic:cNvPr id="1831389746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820441773" name="Picture">
+                  <wp:docPr id="1804853068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820441773" name="Picture"/>
+                          <pic:cNvPr id="1804853068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074771736" name="Picture">
+                  <wp:docPr id="1520797859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074771736" name="Picture"/>
+                          <pic:cNvPr id="1520797859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759002454" name="Picture">
+                  <wp:docPr id="1240858607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759002454" name="Picture"/>
+                          <pic:cNvPr id="1240858607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315102342" name="Picture">
+                  <wp:docPr id="763509317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315102342" name="Picture"/>
+                          <pic:cNvPr id="763509317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502867388" name="Picture">
+                        <wp:docPr id="1645086617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502867388" name="Picture"/>
+                                <pic:cNvPr id="1645086617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32010635" name="Picture">
+                        <wp:docPr id="489706235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32010635" name="Picture"/>
+                                <pic:cNvPr id="489706235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858893106" name="Picture">
+                        <wp:docPr id="2080980443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858893106" name="Picture"/>
+                                <pic:cNvPr id="2080980443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891681796" name="Picture">
+                        <wp:docPr id="280755092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891681796" name="Picture"/>
+                                <pic:cNvPr id="280755092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377039839" name="Picture">
+                        <wp:docPr id="2139986064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377039839" name="Picture"/>
+                                <pic:cNvPr id="2139986064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557585065" name="Picture">
+                        <wp:docPr id="1202673831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557585065" name="Picture"/>
+                                <pic:cNvPr id="1202673831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514845324" name="Picture">
+                        <wp:docPr id="1262035005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514845324" name="Picture"/>
+                                <pic:cNvPr id="1262035005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612913015" name="Picture">
+                        <wp:docPr id="1182066455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612913015" name="Picture"/>
+                                <pic:cNvPr id="1182066455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915010072" name="Picture">
+                        <wp:docPr id="19573248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915010072" name="Picture"/>
+                                <pic:cNvPr id="19573248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102994382" name="Picture">
+                        <wp:docPr id="1247190523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102994382" name="Picture"/>
+                                <pic:cNvPr id="1247190523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729706108" name="Picture">
+                        <wp:docPr id="821506726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729706108" name="Picture"/>
+                                <pic:cNvPr id="821506726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661700603" name="Picture">
+                        <wp:docPr id="453490547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661700603" name="Picture"/>
+                                <pic:cNvPr id="453490547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407307491" name="Picture">
+                        <wp:docPr id="1828480548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407307491" name="Picture"/>
+                                <pic:cNvPr id="1828480548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60521982" name="Picture">
+                        <wp:docPr id="1174899009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60521982" name="Picture"/>
+                                <pic:cNvPr id="1174899009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454874706" name="Picture">
+                        <wp:docPr id="1342556379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454874706" name="Picture"/>
+                                <pic:cNvPr id="1342556379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760732668" name="Picture">
+                  <wp:docPr id="1561713624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760732668" name="Picture"/>
+                          <pic:cNvPr id="1561713624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560478075" name="Picture">
+                  <wp:docPr id="1059072119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560478075" name="Picture"/>
+                          <pic:cNvPr id="1059072119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543685749" name="Picture">
+                  <wp:docPr id="1158958862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543685749" name="Picture"/>
+                          <pic:cNvPr id="1158958862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080187586" name="Picture">
+                  <wp:docPr id="1327283080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080187586" name="Picture"/>
+                          <pic:cNvPr id="1327283080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298269357" name="Picture">
+                  <wp:docPr id="678154893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298269357" name="Picture"/>
+                          <pic:cNvPr id="678154893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857864983" name="Picture">
+                  <wp:docPr id="667323751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857864983" name="Picture"/>
+                          <pic:cNvPr id="667323751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607913415" name="Picture">
+                        <wp:docPr id="670047535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607913415" name="Picture"/>
+                                <pic:cNvPr id="670047535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082452757" name="Picture">
+                        <wp:docPr id="1804655339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082452757" name="Picture"/>
+                                <pic:cNvPr id="1804655339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860350631" name="Picture">
+                  <wp:docPr id="1554759617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860350631" name="Picture"/>
+                          <pic:cNvPr id="1554759617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128021104" name="Picture">
+                  <wp:docPr id="706835351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128021104" name="Picture"/>
+                          <pic:cNvPr id="706835351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434935548" name="Picture">
+                  <wp:docPr id="1200333754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434935548" name="Picture"/>
+                          <pic:cNvPr id="1200333754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989759455" name="Picture">
+                  <wp:docPr id="1848265923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989759455" name="Picture"/>
+                          <pic:cNvPr id="1848265923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495896425" name="Picture">
+                  <wp:docPr id="1194330112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495896425" name="Picture"/>
+                          <pic:cNvPr id="1194330112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169287041" name="Picture">
+                  <wp:docPr id="1822383593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169287041" name="Picture"/>
+                          <pic:cNvPr id="1822383593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398251822" name="Picture">
+                        <wp:docPr id="1471157865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398251822" name="Picture"/>
+                                <pic:cNvPr id="1471157865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428919082" name="Picture">
+                  <wp:docPr id="1104570723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428919082" name="Picture"/>
+                          <pic:cNvPr id="1104570723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498408193" name="Picture">
+                  <wp:docPr id="1745125833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498408193" name="Picture"/>
+                          <pic:cNvPr id="1745125833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181791040" name="Picture">
+                  <wp:docPr id="1687467311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181791040" name="Picture"/>
+                          <pic:cNvPr id="1687467311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609500424" name="Picture">
+                  <wp:docPr id="2017848614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609500424" name="Picture"/>
+                          <pic:cNvPr id="2017848614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821863309" name="Picture">
+                  <wp:docPr id="1744065526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821863309" name="Picture"/>
+                          <pic:cNvPr id="1744065526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977441065" name="Picture">
+                  <wp:docPr id="1459483825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977441065" name="Picture"/>
+                          <pic:cNvPr id="1459483825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932500672" name="Picture">
+                        <wp:docPr id="1180930720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932500672" name="Picture"/>
+                                <pic:cNvPr id="1180930720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823774623" name="Picture">
+                  <wp:docPr id="2139274913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823774623" name="Picture"/>
+                          <pic:cNvPr id="2139274913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256498179" name="Picture">
+                  <wp:docPr id="2003464068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256498179" name="Picture"/>
+                          <pic:cNvPr id="2003464068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400959708" name="Picture">
+                  <wp:docPr id="472996791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400959708" name="Picture"/>
+                          <pic:cNvPr id="472996791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753820272" name="Picture">
+                  <wp:docPr id="832240944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753820272" name="Picture"/>
+                          <pic:cNvPr id="832240944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765850520" name="Picture">
+                  <wp:docPr id="1548848489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765850520" name="Picture"/>
+                          <pic:cNvPr id="1548848489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770281255" name="Picture">
+                  <wp:docPr id="1048789883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770281255" name="Picture"/>
+                          <pic:cNvPr id="1048789883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928945513" name="Picture">
+                        <wp:docPr id="1085953365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928945513" name="Picture"/>
+                                <pic:cNvPr id="1085953365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974715917" name="Picture">
+                  <wp:docPr id="98327911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974715917" name="Picture"/>
+                          <pic:cNvPr id="98327911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300876741" name="Picture">
+                  <wp:docPr id="400470132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300876741" name="Picture"/>
+                          <pic:cNvPr id="400470132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493141892" name="Picture">
+                  <wp:docPr id="1098620787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493141892" name="Picture"/>
+                          <pic:cNvPr id="1098620787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270973081" name="Picture">
+                  <wp:docPr id="1855220941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270973081" name="Picture"/>
+                          <pic:cNvPr id="1855220941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256434251" name="Picture">
+                  <wp:docPr id="688629545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256434251" name="Picture"/>
+                          <pic:cNvPr id="688629545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830091295" name="Picture">
+                  <wp:docPr id="1298746487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830091295" name="Picture"/>
+                          <pic:cNvPr id="1298746487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097381858" name="Picture">
+                  <wp:docPr id="583922234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097381858" name="Picture"/>
+                          <pic:cNvPr id="583922234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138215659" name="Picture">
+                  <wp:docPr id="1231941015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138215659" name="Picture"/>
+                          <pic:cNvPr id="1231941015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889706209" name="Picture">
+                  <wp:docPr id="1247843309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889706209" name="Picture"/>
+                          <pic:cNvPr id="1247843309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>