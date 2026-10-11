--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023715943" name="Picture">
+                  <wp:docPr id="84761613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023715943" name="Picture"/>
+                          <pic:cNvPr id="84761613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238565327" name="Picture">
+                  <wp:docPr id="1528060451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238565327" name="Picture"/>
+                          <pic:cNvPr id="1528060451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900894046" name="Picture">
+                        <wp:docPr id="941634523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900894046" name="Picture"/>
+                                <pic:cNvPr id="941634523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937731497" name="Picture">
+                  <wp:docPr id="1199124082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937731497" name="Picture"/>
+                          <pic:cNvPr id="1199124082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175965221" name="Picture">
+                  <wp:docPr id="1201929901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175965221" name="Picture"/>
+                          <pic:cNvPr id="1201929901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630369591" name="Picture">
+                  <wp:docPr id="1413309821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630369591" name="Picture"/>
+                          <pic:cNvPr id="1413309821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688950693" name="Picture">
+                  <wp:docPr id="1251070549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688950693" name="Picture"/>
+                          <pic:cNvPr id="1251070549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297862436" name="Picture">
+                  <wp:docPr id="1268526351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297862436" name="Picture"/>
+                          <pic:cNvPr id="1268526351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444445124" name="Picture">
+                        <wp:docPr id="608470885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444445124" name="Picture"/>
+                                <pic:cNvPr id="608470885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307198254" name="Picture">
+                        <wp:docPr id="928243803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307198254" name="Picture"/>
+                                <pic:cNvPr id="928243803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166336641" name="Picture">
+                        <wp:docPr id="1842105370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166336641" name="Picture"/>
+                                <pic:cNvPr id="1842105370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264175327" name="Picture">
+                        <wp:docPr id="966623108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264175327" name="Picture"/>
+                                <pic:cNvPr id="966623108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822479777" name="Picture">
+                        <wp:docPr id="791098592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822479777" name="Picture"/>
+                                <pic:cNvPr id="791098592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053188383" name="Picture">
+                        <wp:docPr id="1811170386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053188383" name="Picture"/>
+                                <pic:cNvPr id="1811170386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696258084" name="Picture">
+                        <wp:docPr id="1690462117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696258084" name="Picture"/>
+                                <pic:cNvPr id="1690462117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272825779" name="Picture">
+                        <wp:docPr id="1209759057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272825779" name="Picture"/>
+                                <pic:cNvPr id="1209759057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351106522" name="Picture">
+                        <wp:docPr id="1821134297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351106522" name="Picture"/>
+                                <pic:cNvPr id="1821134297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10073590" name="Picture">
+                        <wp:docPr id="205266752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10073590" name="Picture"/>
+                                <pic:cNvPr id="205266752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473911246" name="Picture">
+                        <wp:docPr id="481523919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473911246" name="Picture"/>
+                                <pic:cNvPr id="481523919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720445471" name="Picture">
+                        <wp:docPr id="1212890562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720445471" name="Picture"/>
+                                <pic:cNvPr id="1212890562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201518159" name="Picture">
+                        <wp:docPr id="592521584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201518159" name="Picture"/>
+                                <pic:cNvPr id="592521584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499488355" name="Picture">
+                        <wp:docPr id="727390378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499488355" name="Picture"/>
+                                <pic:cNvPr id="727390378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863239079" name="Picture">
+                        <wp:docPr id="650720837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863239079" name="Picture"/>
+                                <pic:cNvPr id="650720837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991285679" name="Picture">
+                  <wp:docPr id="26749159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991285679" name="Picture"/>
+                          <pic:cNvPr id="26749159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831036534" name="Picture">
+                  <wp:docPr id="1804983597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831036534" name="Picture"/>
+                          <pic:cNvPr id="1804983597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41355143" name="Picture">
+                  <wp:docPr id="731332169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41355143" name="Picture"/>
+                          <pic:cNvPr id="731332169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97131264" name="Picture">
+                  <wp:docPr id="1858311811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97131264" name="Picture"/>
+                          <pic:cNvPr id="1858311811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457453253" name="Picture">
+                  <wp:docPr id="504435172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457453253" name="Picture"/>
+                          <pic:cNvPr id="504435172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87779250" name="Picture">
+                  <wp:docPr id="1440090503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87779250" name="Picture"/>
+                          <pic:cNvPr id="1440090503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645872233" name="Picture">
+                        <wp:docPr id="1876179526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645872233" name="Picture"/>
+                                <pic:cNvPr id="1876179526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076825165" name="Picture">
+                  <wp:docPr id="1998099291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076825165" name="Picture"/>
+                          <pic:cNvPr id="1998099291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511038805" name="Picture">
+                  <wp:docPr id="1731813513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511038805" name="Picture"/>
+                          <pic:cNvPr id="1731813513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746661682" name="Picture">
+                  <wp:docPr id="703688738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746661682" name="Picture"/>
+                          <pic:cNvPr id="703688738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718939745" name="Picture">
+                  <wp:docPr id="736951103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718939745" name="Picture"/>
+                          <pic:cNvPr id="736951103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581325659" name="Picture">
+                  <wp:docPr id="1037653764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581325659" name="Picture"/>
+                          <pic:cNvPr id="1037653764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864992950" name="Picture">
+                  <wp:docPr id="491307639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864992950" name="Picture"/>
+                          <pic:cNvPr id="491307639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381988949" name="Picture">
+                        <wp:docPr id="437155429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381988949" name="Picture"/>
+                                <pic:cNvPr id="437155429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567572630" name="Picture">
+                        <wp:docPr id="1497405688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567572630" name="Picture"/>
+                                <pic:cNvPr id="1497405688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141566763" name="Picture">
+                  <wp:docPr id="815034603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141566763" name="Picture"/>
+                          <pic:cNvPr id="815034603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229184692" name="Picture">
+                  <wp:docPr id="769887564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229184692" name="Picture"/>
+                          <pic:cNvPr id="769887564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670963952" name="Picture">
+                  <wp:docPr id="2021849680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670963952" name="Picture"/>
+                          <pic:cNvPr id="2021849680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956569253" name="Picture">
+                  <wp:docPr id="204797429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956569253" name="Picture"/>
+                          <pic:cNvPr id="204797429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063843888" name="Picture">
+                  <wp:docPr id="1816737513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063843888" name="Picture"/>
+                          <pic:cNvPr id="1816737513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692226528" name="Picture">
+                  <wp:docPr id="440773166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692226528" name="Picture"/>
+                          <pic:cNvPr id="440773166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293444211" name="Picture">
+                        <wp:docPr id="1250643456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293444211" name="Picture"/>
+                                <pic:cNvPr id="1250643456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890118073" name="Picture">
+                  <wp:docPr id="2099812773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890118073" name="Picture"/>
+                          <pic:cNvPr id="2099812773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312130314" name="Picture">
+                  <wp:docPr id="859272768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312130314" name="Picture"/>
+                          <pic:cNvPr id="859272768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632506926" name="Picture">
+                  <wp:docPr id="137260653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632506926" name="Picture"/>
+                          <pic:cNvPr id="137260653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063564665" name="Picture">
+                  <wp:docPr id="1687179516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063564665" name="Picture"/>
+                          <pic:cNvPr id="1687179516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253349013" name="Picture">
+                  <wp:docPr id="1074799247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253349013" name="Picture"/>
+                          <pic:cNvPr id="1074799247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502681048" name="Picture">
+                  <wp:docPr id="1391348903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502681048" name="Picture"/>
+                          <pic:cNvPr id="1391348903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910769503" name="Picture">
+                        <wp:docPr id="1288724943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910769503" name="Picture"/>
+                                <pic:cNvPr id="1288724943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427699907" name="Picture">
+                  <wp:docPr id="1820034950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427699907" name="Picture"/>
+                          <pic:cNvPr id="1820034950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701512505" name="Picture">
+                  <wp:docPr id="660246598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701512505" name="Picture"/>
+                          <pic:cNvPr id="660246598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952466795" name="Picture">
+                  <wp:docPr id="1847425747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952466795" name="Picture"/>
+                          <pic:cNvPr id="1847425747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476213829" name="Picture">
+                  <wp:docPr id="592481729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476213829" name="Picture"/>
+                          <pic:cNvPr id="592481729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224528302" name="Picture">
+                  <wp:docPr id="483898615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224528302" name="Picture"/>
+                          <pic:cNvPr id="483898615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148016657" name="Picture">
+                  <wp:docPr id="1126951208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148016657" name="Picture"/>
+                          <pic:cNvPr id="1126951208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638406404" name="Picture">
+                  <wp:docPr id="1652202934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638406404" name="Picture"/>
+                          <pic:cNvPr id="1652202934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054333686" name="Picture">
+                  <wp:docPr id="698280580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054333686" name="Picture"/>
+                          <pic:cNvPr id="698280580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499386679" name="Picture">
+                  <wp:docPr id="1107934907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499386679" name="Picture"/>
+                          <pic:cNvPr id="1107934907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>