--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591594175" name="Picture">
+                  <wp:docPr id="1332230993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591594175" name="Picture"/>
+                          <pic:cNvPr id="1332230993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156276378" name="Picture">
+                  <wp:docPr id="111470310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156276378" name="Picture"/>
+                          <pic:cNvPr id="111470310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778893654" name="Picture">
+                        <wp:docPr id="1788960288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778893654" name="Picture"/>
+                                <pic:cNvPr id="1788960288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9175890" name="Picture">
+                  <wp:docPr id="1934553225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9175890" name="Picture"/>
+                          <pic:cNvPr id="1934553225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032487522" name="Picture">
+                  <wp:docPr id="52314848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032487522" name="Picture"/>
+                          <pic:cNvPr id="52314848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904462170" name="Picture">
+                  <wp:docPr id="301289269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904462170" name="Picture"/>
+                          <pic:cNvPr id="301289269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584855500" name="Picture">
+                  <wp:docPr id="2143512773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584855500" name="Picture"/>
+                          <pic:cNvPr id="2143512773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362730487" name="Picture">
+                  <wp:docPr id="99479450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362730487" name="Picture"/>
+                          <pic:cNvPr id="99479450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248258133" name="Picture">
+                        <wp:docPr id="389573305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248258133" name="Picture"/>
+                                <pic:cNvPr id="389573305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614326047" name="Picture">
+                        <wp:docPr id="1951529975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614326047" name="Picture"/>
+                                <pic:cNvPr id="1951529975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755698802" name="Picture">
+                        <wp:docPr id="1012588148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755698802" name="Picture"/>
+                                <pic:cNvPr id="1012588148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829966963" name="Picture">
+                        <wp:docPr id="1909808220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829966963" name="Picture"/>
+                                <pic:cNvPr id="1909808220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920337958" name="Picture">
+                        <wp:docPr id="724624754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920337958" name="Picture"/>
+                                <pic:cNvPr id="724624754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464937081" name="Picture">
+                        <wp:docPr id="1498690841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464937081" name="Picture"/>
+                                <pic:cNvPr id="1498690841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866707178" name="Picture">
+                        <wp:docPr id="1224253970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866707178" name="Picture"/>
+                                <pic:cNvPr id="1224253970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138611748" name="Picture">
+                        <wp:docPr id="558452165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138611748" name="Picture"/>
+                                <pic:cNvPr id="558452165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516939945" name="Picture">
+                        <wp:docPr id="788819700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516939945" name="Picture"/>
+                                <pic:cNvPr id="788819700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814039943" name="Picture">
+                        <wp:docPr id="1735464585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814039943" name="Picture"/>
+                                <pic:cNvPr id="1735464585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387429088" name="Picture">
+                        <wp:docPr id="1973909794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387429088" name="Picture"/>
+                                <pic:cNvPr id="1973909794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428856994" name="Picture">
+                        <wp:docPr id="461804729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428856994" name="Picture"/>
+                                <pic:cNvPr id="461804729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581430174" name="Picture">
+                  <wp:docPr id="1253284829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581430174" name="Picture"/>
+                          <pic:cNvPr id="1253284829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7180017" name="Picture">
+                  <wp:docPr id="1066406153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7180017" name="Picture"/>
+                          <pic:cNvPr id="1066406153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628012111" name="Picture">
+                  <wp:docPr id="1401131797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628012111" name="Picture"/>
+                          <pic:cNvPr id="1401131797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300790454" name="Picture">
+                  <wp:docPr id="2038124694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300790454" name="Picture"/>
+                          <pic:cNvPr id="2038124694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464962793" name="Picture">
+                  <wp:docPr id="896621901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464962793" name="Picture"/>
+                          <pic:cNvPr id="896621901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762909543" name="Picture">
+                  <wp:docPr id="117265163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762909543" name="Picture"/>
+                          <pic:cNvPr id="117265163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595781897" name="Picture">
+                        <wp:docPr id="1388668285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595781897" name="Picture"/>
+                                <pic:cNvPr id="1388668285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17767,57 +17767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68291150" name="Picture">
+                  <wp:docPr id="1979121646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68291150" name="Picture"/>
+                          <pic:cNvPr id="1979121646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17856,57 +17856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665056612" name="Picture">
+                  <wp:docPr id="479489373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665056612" name="Picture"/>
+                          <pic:cNvPr id="479489373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18500,57 +18500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359597041" name="Picture">
+                  <wp:docPr id="1703091519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359597041" name="Picture"/>
+                          <pic:cNvPr id="1703091519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19498,57 +19498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819317804" name="Picture">
+                  <wp:docPr id="391302185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819317804" name="Picture"/>
+                          <pic:cNvPr id="391302185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19601,57 +19601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408238397" name="Picture">
+                  <wp:docPr id="215757058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408238397" name="Picture"/>
+                          <pic:cNvPr id="215757058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20982,57 +20982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824598306" name="Picture">
+                  <wp:docPr id="437546959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824598306" name="Picture"/>
+                          <pic:cNvPr id="437546959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22144,57 +22144,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658139158" name="Picture">
+                        <wp:docPr id="1897591843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658139158" name="Picture"/>
+                                <pic:cNvPr id="1897591843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23119,57 +23119,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201163411" name="Picture">
+                        <wp:docPr id="1328621910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201163411" name="Picture"/>
+                                <pic:cNvPr id="1328621910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24508,57 +24508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865527470" name="Picture">
+                  <wp:docPr id="1764521855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865527470" name="Picture"/>
+                          <pic:cNvPr id="1764521855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24597,57 +24597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200282492" name="Picture">
+                  <wp:docPr id="299927280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200282492" name="Picture"/>
+                          <pic:cNvPr id="299927280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25241,57 +25241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859417448" name="Picture">
+                  <wp:docPr id="100477729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859417448" name="Picture"/>
+                          <pic:cNvPr id="100477729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26239,57 +26239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877173102" name="Picture">
+                  <wp:docPr id="1964556431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877173102" name="Picture"/>
+                          <pic:cNvPr id="1964556431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26342,57 +26342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052525987" name="Picture">
+                  <wp:docPr id="2049466471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052525987" name="Picture"/>
+                          <pic:cNvPr id="2049466471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27719,57 +27719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848864049" name="Picture">
+                  <wp:docPr id="1894430150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848864049" name="Picture"/>
+                          <pic:cNvPr id="1894430150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28862,57 +28862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291369451" name="Picture">
+                        <wp:docPr id="2032195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291369451" name="Picture"/>
+                                <pic:cNvPr id="2032195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30230,57 +30230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588389573" name="Picture">
+                  <wp:docPr id="391003457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588389573" name="Picture"/>
+                          <pic:cNvPr id="391003457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30319,57 +30319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468152088" name="Picture">
+                  <wp:docPr id="1866152177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468152088" name="Picture"/>
+                          <pic:cNvPr id="1866152177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30951,57 +30951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454965845" name="Picture">
+                  <wp:docPr id="1015974110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454965845" name="Picture"/>
+                          <pic:cNvPr id="1015974110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31895,57 +31895,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855943955" name="Picture">
+                  <wp:docPr id="1714927719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855943955" name="Picture"/>
+                          <pic:cNvPr id="1714927719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32007,57 +32007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869200854" name="Picture">
+                  <wp:docPr id="1093967428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869200854" name="Picture"/>
+                          <pic:cNvPr id="1093967428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33666,57 +33666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51951345" name="Picture">
+                  <wp:docPr id="966553209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51951345" name="Picture"/>
+                          <pic:cNvPr id="966553209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34845,57 +34845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304339978" name="Picture">
+                  <wp:docPr id="188767769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304339978" name="Picture"/>
+                          <pic:cNvPr id="188767769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34925,57 +34925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154205803" name="Picture">
+                  <wp:docPr id="1386668967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154205803" name="Picture"/>
+                          <pic:cNvPr id="1386668967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35413,57 +35413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129961091" name="Picture">
+                  <wp:docPr id="20724730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129961091" name="Picture"/>
+                          <pic:cNvPr id="20724730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>