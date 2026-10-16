--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916165177" name="Picture">
+                  <wp:docPr id="148462105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916165177" name="Picture"/>
+                          <pic:cNvPr id="148462105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73926981" name="Picture">
+                  <wp:docPr id="1284554634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73926981" name="Picture"/>
+                          <pic:cNvPr id="1284554634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644629024" name="Picture">
+                        <wp:docPr id="1357981863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644629024" name="Picture"/>
+                                <pic:cNvPr id="1357981863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599149900" name="Picture">
+                  <wp:docPr id="986730236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599149900" name="Picture"/>
+                          <pic:cNvPr id="986730236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420719879" name="Picture">
+                  <wp:docPr id="891009342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420719879" name="Picture"/>
+                          <pic:cNvPr id="891009342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970415099" name="Picture">
+                  <wp:docPr id="1440626442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970415099" name="Picture"/>
+                          <pic:cNvPr id="1440626442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073260347" name="Picture">
+                  <wp:docPr id="1281563477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073260347" name="Picture"/>
+                          <pic:cNvPr id="1281563477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488309057" name="Picture">
+                  <wp:docPr id="1869309160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488309057" name="Picture"/>
+                          <pic:cNvPr id="1869309160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978573735" name="Picture">
+                        <wp:docPr id="816560713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978573735" name="Picture"/>
+                                <pic:cNvPr id="816560713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892065964" name="Picture">
+                        <wp:docPr id="1466035509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892065964" name="Picture"/>
+                                <pic:cNvPr id="1466035509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962961814" name="Picture">
+                        <wp:docPr id="985186927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962961814" name="Picture"/>
+                                <pic:cNvPr id="985186927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994185475" name="Picture">
+                        <wp:docPr id="1071873374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994185475" name="Picture"/>
+                                <pic:cNvPr id="1071873374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508380747" name="Picture">
+                        <wp:docPr id="1831810075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508380747" name="Picture"/>
+                                <pic:cNvPr id="1831810075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525435793" name="Picture">
+                        <wp:docPr id="203202640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525435793" name="Picture"/>
+                                <pic:cNvPr id="203202640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232115092" name="Picture">
+                        <wp:docPr id="87654307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232115092" name="Picture"/>
+                                <pic:cNvPr id="87654307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109934927" name="Picture">
+                        <wp:docPr id="502756069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109934927" name="Picture"/>
+                                <pic:cNvPr id="502756069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240678750" name="Picture">
+                        <wp:docPr id="1915107866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240678750" name="Picture"/>
+                                <pic:cNvPr id="1915107866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059604717" name="Picture">
+                        <wp:docPr id="395270991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059604717" name="Picture"/>
+                                <pic:cNvPr id="395270991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113932867" name="Picture">
+                        <wp:docPr id="1261978606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113932867" name="Picture"/>
+                                <pic:cNvPr id="1261978606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625178667" name="Picture">
+                        <wp:docPr id="1792290652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625178667" name="Picture"/>
+                                <pic:cNvPr id="1792290652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364088288" name="Picture">
+                        <wp:docPr id="1423360113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364088288" name="Picture"/>
+                                <pic:cNvPr id="1423360113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460529378" name="Picture">
+                        <wp:docPr id="1060052646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460529378" name="Picture"/>
+                                <pic:cNvPr id="1060052646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623260466" name="Picture">
+                        <wp:docPr id="439307597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623260466" name="Picture"/>
+                                <pic:cNvPr id="439307597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5021835" name="Picture">
+                  <wp:docPr id="210813909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5021835" name="Picture"/>
+                          <pic:cNvPr id="210813909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406746934" name="Picture">
+                  <wp:docPr id="1527014807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406746934" name="Picture"/>
+                          <pic:cNvPr id="1527014807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553952224" name="Picture">
+                  <wp:docPr id="497271504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553952224" name="Picture"/>
+                          <pic:cNvPr id="497271504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007066586" name="Picture">
+                  <wp:docPr id="354914426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007066586" name="Picture"/>
+                          <pic:cNvPr id="354914426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201943334" name="Picture">
+                  <wp:docPr id="1542855515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201943334" name="Picture"/>
+                          <pic:cNvPr id="1542855515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534450670" name="Picture">
+                  <wp:docPr id="1744057229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534450670" name="Picture"/>
+                          <pic:cNvPr id="1744057229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402892285" name="Picture">
+                        <wp:docPr id="1615788331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402892285" name="Picture"/>
+                                <pic:cNvPr id="1615788331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368615052" name="Picture">
+                  <wp:docPr id="1467242028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368615052" name="Picture"/>
+                          <pic:cNvPr id="1467242028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513749815" name="Picture">
+                  <wp:docPr id="822547851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513749815" name="Picture"/>
+                          <pic:cNvPr id="822547851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456544596" name="Picture">
+                  <wp:docPr id="647443745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456544596" name="Picture"/>
+                          <pic:cNvPr id="647443745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856071912" name="Picture">
+                  <wp:docPr id="523445305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856071912" name="Picture"/>
+                          <pic:cNvPr id="523445305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214951980" name="Picture">
+                  <wp:docPr id="1647617965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214951980" name="Picture"/>
+                          <pic:cNvPr id="1647617965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079404399" name="Picture">
+                  <wp:docPr id="115406016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079404399" name="Picture"/>
+                          <pic:cNvPr id="115406016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419825136" name="Picture">
+                        <wp:docPr id="1174363374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419825136" name="Picture"/>
+                                <pic:cNvPr id="1174363374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175587479" name="Picture">
+                        <wp:docPr id="1010284417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175587479" name="Picture"/>
+                                <pic:cNvPr id="1010284417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628866451" name="Picture">
+                  <wp:docPr id="819976634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628866451" name="Picture"/>
+                          <pic:cNvPr id="819976634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692966688" name="Picture">
+                  <wp:docPr id="553971653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692966688" name="Picture"/>
+                          <pic:cNvPr id="553971653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951602812" name="Picture">
+                  <wp:docPr id="1625420232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951602812" name="Picture"/>
+                          <pic:cNvPr id="1625420232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339196669" name="Picture">
+                  <wp:docPr id="1805142840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339196669" name="Picture"/>
+                          <pic:cNvPr id="1805142840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441415707" name="Picture">
+                  <wp:docPr id="1257531722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441415707" name="Picture"/>
+                          <pic:cNvPr id="1257531722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063933123" name="Picture">
+                  <wp:docPr id="1953199858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063933123" name="Picture"/>
+                          <pic:cNvPr id="1953199858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350000650" name="Picture">
+                  <wp:docPr id="1507110970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350000650" name="Picture"/>
+                          <pic:cNvPr id="1507110970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029106315" name="Picture">
+                  <wp:docPr id="1982304532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029106315" name="Picture"/>
+                          <pic:cNvPr id="1982304532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078679920" name="Picture">
+                  <wp:docPr id="211375171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078679920" name="Picture"/>
+                          <pic:cNvPr id="211375171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051370240" name="Picture">
+                  <wp:docPr id="1920047935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051370240" name="Picture"/>
+                          <pic:cNvPr id="1920047935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698432971" name="Picture">
+                  <wp:docPr id="1110004532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698432971" name="Picture"/>
+                          <pic:cNvPr id="1110004532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115809874" name="Picture">
+                  <wp:docPr id="129479897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115809874" name="Picture"/>
+                          <pic:cNvPr id="129479897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735606758" name="Picture">
+                        <wp:docPr id="675068848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735606758" name="Picture"/>
+                                <pic:cNvPr id="675068848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818798317" name="Picture">
+                  <wp:docPr id="311939858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818798317" name="Picture"/>
+                          <pic:cNvPr id="311939858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343022393" name="Picture">
+                  <wp:docPr id="1649886751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343022393" name="Picture"/>
+                          <pic:cNvPr id="1649886751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879214343" name="Picture">
+                  <wp:docPr id="580971929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879214343" name="Picture"/>
+                          <pic:cNvPr id="580971929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395497161" name="Picture">
+                  <wp:docPr id="811686774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395497161" name="Picture"/>
+                          <pic:cNvPr id="811686774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336826091" name="Picture">
+                  <wp:docPr id="1655968216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336826091" name="Picture"/>
+                          <pic:cNvPr id="1655968216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100468" name="Picture">
+                  <wp:docPr id="2145145062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100468" name="Picture"/>
+                          <pic:cNvPr id="2145145062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443894087" name="Picture">
+                        <wp:docPr id="1815577253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443894087" name="Picture"/>
+                                <pic:cNvPr id="1815577253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20562765" name="Picture">
+                  <wp:docPr id="394553801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20562765" name="Picture"/>
+                          <pic:cNvPr id="394553801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762785546" name="Picture">
+                  <wp:docPr id="1677432620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762785546" name="Picture"/>
+                          <pic:cNvPr id="1677432620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592992895" name="Picture">
+                  <wp:docPr id="2111564784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592992895" name="Picture"/>
+                          <pic:cNvPr id="2111564784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45975,57 +45975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684925822" name="Picture">
+                  <wp:docPr id="250351555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684925822" name="Picture"/>
+                          <pic:cNvPr id="250351555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46046,57 +46046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324111559" name="Picture">
+                  <wp:docPr id="831630277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324111559" name="Picture"/>
+                          <pic:cNvPr id="831630277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46460,57 +46460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167461817" name="Picture">
+                  <wp:docPr id="322392684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167461817" name="Picture"/>
+                          <pic:cNvPr id="322392684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>