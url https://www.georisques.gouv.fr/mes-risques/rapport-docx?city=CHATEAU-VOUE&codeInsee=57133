--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549817197" name="Picture">
+                  <wp:docPr id="661018596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549817197" name="Picture"/>
+                          <pic:cNvPr id="661018596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512432164" name="Picture">
+                  <wp:docPr id="1212109127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512432164" name="Picture"/>
+                          <pic:cNvPr id="1212109127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260504470" name="Picture">
+                        <wp:docPr id="351466769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260504470" name="Picture"/>
+                                <pic:cNvPr id="351466769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011284384" name="Picture">
+                  <wp:docPr id="1904967224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011284384" name="Picture"/>
+                          <pic:cNvPr id="1904967224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423356141" name="Picture">
+                  <wp:docPr id="1731157916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423356141" name="Picture"/>
+                          <pic:cNvPr id="1731157916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439506298" name="Picture">
+                  <wp:docPr id="553668895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439506298" name="Picture"/>
+                          <pic:cNvPr id="553668895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936484178" name="Picture">
+                  <wp:docPr id="1585317974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936484178" name="Picture"/>
+                          <pic:cNvPr id="1585317974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397732229" name="Picture">
+                  <wp:docPr id="831094866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397732229" name="Picture"/>
+                          <pic:cNvPr id="831094866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580635353" name="Picture">
+                        <wp:docPr id="1581756333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580635353" name="Picture"/>
+                                <pic:cNvPr id="1581756333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364828341" name="Picture">
+                        <wp:docPr id="140511146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364828341" name="Picture"/>
+                                <pic:cNvPr id="140511146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138519653" name="Picture">
+                        <wp:docPr id="1052658484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138519653" name="Picture"/>
+                                <pic:cNvPr id="1052658484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497424414" name="Picture">
+                        <wp:docPr id="264378208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497424414" name="Picture"/>
+                                <pic:cNvPr id="264378208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934545124" name="Picture">
+                        <wp:docPr id="2093034081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934545124" name="Picture"/>
+                                <pic:cNvPr id="2093034081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781312692" name="Picture">
+                        <wp:docPr id="879300320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781312692" name="Picture"/>
+                                <pic:cNvPr id="879300320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509023644" name="Picture">
+                        <wp:docPr id="1251813014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509023644" name="Picture"/>
+                                <pic:cNvPr id="1251813014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010198978" name="Picture">
+                        <wp:docPr id="2110961480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010198978" name="Picture"/>
+                                <pic:cNvPr id="2110961480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910770189" name="Picture">
+                        <wp:docPr id="910341499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910770189" name="Picture"/>
+                                <pic:cNvPr id="910341499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374582544" name="Picture">
+                        <wp:docPr id="1515937814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374582544" name="Picture"/>
+                                <pic:cNvPr id="1515937814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445767600" name="Picture">
+                        <wp:docPr id="138690824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445767600" name="Picture"/>
+                                <pic:cNvPr id="138690824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357037024" name="Picture">
+                        <wp:docPr id="693682694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357037024" name="Picture"/>
+                                <pic:cNvPr id="693682694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702978922" name="Picture">
+                  <wp:docPr id="1922674854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702978922" name="Picture"/>
+                          <pic:cNvPr id="1922674854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041939816" name="Picture">
+                  <wp:docPr id="721600194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041939816" name="Picture"/>
+                          <pic:cNvPr id="721600194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225960579" name="Picture">
+                  <wp:docPr id="760275128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225960579" name="Picture"/>
+                          <pic:cNvPr id="760275128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219365799" name="Picture">
+                  <wp:docPr id="2077285950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219365799" name="Picture"/>
+                          <pic:cNvPr id="2077285950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156532787" name="Picture">
+                  <wp:docPr id="842976972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156532787" name="Picture"/>
+                          <pic:cNvPr id="842976972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860831945" name="Picture">
+                  <wp:docPr id="113264480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860831945" name="Picture"/>
+                          <pic:cNvPr id="113264480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523863661" name="Picture">
+                        <wp:docPr id="52568424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523863661" name="Picture"/>
+                                <pic:cNvPr id="52568424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381166288" name="Picture">
+                        <wp:docPr id="976908366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381166288" name="Picture"/>
+                                <pic:cNvPr id="976908366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171954047" name="Picture">
+                  <wp:docPr id="709803262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171954047" name="Picture"/>
+                          <pic:cNvPr id="709803262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775444518" name="Picture">
+                  <wp:docPr id="97512377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775444518" name="Picture"/>
+                          <pic:cNvPr id="97512377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051341678" name="Picture">
+                  <wp:docPr id="1822315342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051341678" name="Picture"/>
+                          <pic:cNvPr id="1822315342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235872294" name="Picture">
+                  <wp:docPr id="1202901703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235872294" name="Picture"/>
+                          <pic:cNvPr id="1202901703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984710231" name="Picture">
+                  <wp:docPr id="1750308452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984710231" name="Picture"/>
+                          <pic:cNvPr id="1750308452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045574154" name="Picture">
+                  <wp:docPr id="1738529638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045574154" name="Picture"/>
+                          <pic:cNvPr id="1738529638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525610455" name="Picture">
+                        <wp:docPr id="495525199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525610455" name="Picture"/>
+                                <pic:cNvPr id="495525199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774427908" name="Picture">
+                  <wp:docPr id="348928278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774427908" name="Picture"/>
+                          <pic:cNvPr id="348928278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251866968" name="Picture">
+                  <wp:docPr id="512741632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251866968" name="Picture"/>
+                          <pic:cNvPr id="512741632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232268512" name="Picture">
+                  <wp:docPr id="1549245266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232268512" name="Picture"/>
+                          <pic:cNvPr id="1549245266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215516848" name="Picture">
+                  <wp:docPr id="516602632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215516848" name="Picture"/>
+                          <pic:cNvPr id="516602632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939093692" name="Picture">
+                  <wp:docPr id="2077540463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939093692" name="Picture"/>
+                          <pic:cNvPr id="2077540463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851856185" name="Picture">
+                  <wp:docPr id="337485797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851856185" name="Picture"/>
+                          <pic:cNvPr id="337485797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73040250" name="Picture">
+                        <wp:docPr id="1555995747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73040250" name="Picture"/>
+                                <pic:cNvPr id="1555995747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31268,57 +31268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029323863" name="Picture">
+                  <wp:docPr id="1380986617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029323863" name="Picture"/>
+                          <pic:cNvPr id="1380986617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31357,57 +31357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284153621" name="Picture">
+                  <wp:docPr id="1621996687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284153621" name="Picture"/>
+                          <pic:cNvPr id="1621996687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32001,57 +32001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081005347" name="Picture">
+                  <wp:docPr id="1222140285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081005347" name="Picture"/>
+                          <pic:cNvPr id="1222140285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162281734" name="Picture">
+                  <wp:docPr id="140932886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162281734" name="Picture"/>
+                          <pic:cNvPr id="140932886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33102,57 +33102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891539750" name="Picture">
+                  <wp:docPr id="600990625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891539750" name="Picture"/>
+                          <pic:cNvPr id="600990625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34479,57 +34479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598318177" name="Picture">
+                  <wp:docPr id="84927760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598318177" name="Picture"/>
+                          <pic:cNvPr id="84927760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35622,57 +35622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631088264" name="Picture">
+                        <wp:docPr id="1776076707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631088264" name="Picture"/>
+                                <pic:cNvPr id="1776076707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498297760" name="Picture">
+                  <wp:docPr id="318867693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498297760" name="Picture"/>
+                          <pic:cNvPr id="318867693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36914,57 +36914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075403038" name="Picture">
+                  <wp:docPr id="609085567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075403038" name="Picture"/>
+                          <pic:cNvPr id="609085567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37328,57 +37328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380125592" name="Picture">
+                  <wp:docPr id="396179761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380125592" name="Picture"/>
+                          <pic:cNvPr id="396179761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>