--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067693062" name="Picture">
+                  <wp:docPr id="1713218577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067693062" name="Picture"/>
+                          <pic:cNvPr id="1713218577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824084676" name="Picture">
+                  <wp:docPr id="1274795371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824084676" name="Picture"/>
+                          <pic:cNvPr id="1274795371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919974454" name="Picture">
+                        <wp:docPr id="1439939575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919974454" name="Picture"/>
+                                <pic:cNvPr id="1439939575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725259240" name="Picture">
+                  <wp:docPr id="518076367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725259240" name="Picture"/>
+                          <pic:cNvPr id="518076367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513556550" name="Picture">
+                  <wp:docPr id="266077396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513556550" name="Picture"/>
+                          <pic:cNvPr id="266077396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435350773" name="Picture">
+                  <wp:docPr id="1392363670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435350773" name="Picture"/>
+                          <pic:cNvPr id="1392363670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419204628" name="Picture">
+                  <wp:docPr id="1589102802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419204628" name="Picture"/>
+                          <pic:cNvPr id="1589102802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483278292" name="Picture">
+                  <wp:docPr id="673537949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483278292" name="Picture"/>
+                          <pic:cNvPr id="673537949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123041728" name="Picture">
+                        <wp:docPr id="2016884760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123041728" name="Picture"/>
+                                <pic:cNvPr id="2016884760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179295643" name="Picture">
+                        <wp:docPr id="1961026490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179295643" name="Picture"/>
+                                <pic:cNvPr id="1961026490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605472873" name="Picture">
+                        <wp:docPr id="1763774897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605472873" name="Picture"/>
+                                <pic:cNvPr id="1763774897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347123303" name="Picture">
+                        <wp:docPr id="1680573685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347123303" name="Picture"/>
+                                <pic:cNvPr id="1680573685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457359244" name="Picture">
+                        <wp:docPr id="388919961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457359244" name="Picture"/>
+                                <pic:cNvPr id="388919961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918478164" name="Picture">
+                        <wp:docPr id="117964351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918478164" name="Picture"/>
+                                <pic:cNvPr id="117964351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50921650" name="Picture">
+                        <wp:docPr id="873770834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50921650" name="Picture"/>
+                                <pic:cNvPr id="873770834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051949553" name="Picture">
+                        <wp:docPr id="1712273428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051949553" name="Picture"/>
+                                <pic:cNvPr id="1712273428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145417709" name="Picture">
+                        <wp:docPr id="1321242225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145417709" name="Picture"/>
+                                <pic:cNvPr id="1321242225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179511774" name="Picture">
+                        <wp:docPr id="1468886924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179511774" name="Picture"/>
+                                <pic:cNvPr id="1468886924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124264292" name="Picture">
+                        <wp:docPr id="578025543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124264292" name="Picture"/>
+                                <pic:cNvPr id="578025543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838375362" name="Picture">
+                        <wp:docPr id="2052022898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838375362" name="Picture"/>
+                                <pic:cNvPr id="2052022898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423919106" name="Picture">
+                        <wp:docPr id="125205430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423919106" name="Picture"/>
+                                <pic:cNvPr id="125205430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044195579" name="Picture">
+                        <wp:docPr id="1260612583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044195579" name="Picture"/>
+                                <pic:cNvPr id="1260612583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645353254" name="Picture">
+                        <wp:docPr id="1787090450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645353254" name="Picture"/>
+                                <pic:cNvPr id="1787090450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130909494" name="Picture">
+                  <wp:docPr id="1512878711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130909494" name="Picture"/>
+                          <pic:cNvPr id="1512878711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950872330" name="Picture">
+                  <wp:docPr id="1553046189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950872330" name="Picture"/>
+                          <pic:cNvPr id="1553046189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255449584" name="Picture">
+                  <wp:docPr id="1073594962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255449584" name="Picture"/>
+                          <pic:cNvPr id="1073594962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918437372" name="Picture">
+                  <wp:docPr id="1912203387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918437372" name="Picture"/>
+                          <pic:cNvPr id="1912203387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596144022" name="Picture">
+                  <wp:docPr id="1315938730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596144022" name="Picture"/>
+                          <pic:cNvPr id="1315938730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018330176" name="Picture">
+                  <wp:docPr id="581697555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018330176" name="Picture"/>
+                          <pic:cNvPr id="581697555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732697790" name="Picture">
+                        <wp:docPr id="1880740666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732697790" name="Picture"/>
+                                <pic:cNvPr id="1880740666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087092163" name="Picture">
+                        <wp:docPr id="366417460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087092163" name="Picture"/>
+                                <pic:cNvPr id="366417460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27746478" name="Picture">
+                  <wp:docPr id="364611062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27746478" name="Picture"/>
+                          <pic:cNvPr id="364611062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679093402" name="Picture">
+                  <wp:docPr id="226293884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679093402" name="Picture"/>
+                          <pic:cNvPr id="226293884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045520502" name="Picture">
+                  <wp:docPr id="548874577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045520502" name="Picture"/>
+                          <pic:cNvPr id="548874577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086925851" name="Picture">
+                  <wp:docPr id="1525761190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086925851" name="Picture"/>
+                          <pic:cNvPr id="1525761190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505063177" name="Picture">
+                  <wp:docPr id="672943866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505063177" name="Picture"/>
+                          <pic:cNvPr id="672943866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317211203" name="Picture">
+                  <wp:docPr id="143575274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317211203" name="Picture"/>
+                          <pic:cNvPr id="143575274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308101110" name="Picture">
+                        <wp:docPr id="1110747541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308101110" name="Picture"/>
+                                <pic:cNvPr id="1110747541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26135,57 +26135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133712411" name="Picture">
+                  <wp:docPr id="954854268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133712411" name="Picture"/>
+                          <pic:cNvPr id="954854268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26224,57 +26224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465039073" name="Picture">
+                  <wp:docPr id="1177288245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465039073" name="Picture"/>
+                          <pic:cNvPr id="1177288245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26904,57 +26904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507735433" name="Picture">
+                  <wp:docPr id="606545672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507735433" name="Picture"/>
+                          <pic:cNvPr id="606545672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792759155" name="Picture">
+                  <wp:docPr id="1110667890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792759155" name="Picture"/>
+                          <pic:cNvPr id="1110667890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28068,57 +28068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111463041" name="Picture">
+                  <wp:docPr id="1835522088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111463041" name="Picture"/>
+                          <pic:cNvPr id="1835522088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29526,57 +29526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242198012" name="Picture">
+                  <wp:docPr id="671993239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242198012" name="Picture"/>
+                          <pic:cNvPr id="671993239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30723,57 +30723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257316675" name="Picture">
+                        <wp:docPr id="1519601940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257316675" name="Picture"/>
+                                <pic:cNvPr id="1519601940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33092,57 +33092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855737750" name="Picture">
+                  <wp:docPr id="541186770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855737750" name="Picture"/>
+                          <pic:cNvPr id="541186770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33181,57 +33181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405320044" name="Picture">
+                  <wp:docPr id="1758735128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405320044" name="Picture"/>
+                          <pic:cNvPr id="1758735128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33825,57 +33825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527799827" name="Picture">
+                  <wp:docPr id="684659967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527799827" name="Picture"/>
+                          <pic:cNvPr id="684659967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34823,57 +34823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861767218" name="Picture">
+                  <wp:docPr id="887115902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861767218" name="Picture"/>
+                          <pic:cNvPr id="887115902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34926,57 +34926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158852529" name="Picture">
+                  <wp:docPr id="1441406187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158852529" name="Picture"/>
+                          <pic:cNvPr id="1441406187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36303,57 +36303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238248027" name="Picture">
+                  <wp:docPr id="1254934834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238248027" name="Picture"/>
+                          <pic:cNvPr id="1254934834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37446,57 +37446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450973501" name="Picture">
+                        <wp:docPr id="855879169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450973501" name="Picture"/>
+                                <pic:cNvPr id="855879169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38804,57 +38804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859677531" name="Picture">
+                  <wp:docPr id="531260426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859677531" name="Picture"/>
+                          <pic:cNvPr id="531260426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38893,57 +38893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28316634" name="Picture">
+                  <wp:docPr id="1951126674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28316634" name="Picture"/>
+                          <pic:cNvPr id="1951126674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39516,57 +39516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53924751" name="Picture">
+                  <wp:docPr id="1916186548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53924751" name="Picture"/>
+                          <pic:cNvPr id="1916186548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40433,57 +40433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898583676" name="Picture">
+                  <wp:docPr id="2057970166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898583676" name="Picture"/>
+                          <pic:cNvPr id="2057970166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40536,57 +40536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882411046" name="Picture">
+                  <wp:docPr id="566235675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882411046" name="Picture"/>
+                          <pic:cNvPr id="566235675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41859,57 +41859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821479333" name="Picture">
+                  <wp:docPr id="1949015787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821479333" name="Picture"/>
+                          <pic:cNvPr id="1949015787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42494,57 +42494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482907047" name="Picture">
+                  <wp:docPr id="1431968447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482907047" name="Picture"/>
+                          <pic:cNvPr id="1431968447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961888435" name="Picture">
+                  <wp:docPr id="780000850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961888435" name="Picture"/>
+                          <pic:cNvPr id="780000850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938614950" name="Picture">
+                  <wp:docPr id="538600376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938614950" name="Picture"/>
+                          <pic:cNvPr id="538600376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>