--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445101372" name="Picture">
+                  <wp:docPr id="1873068221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445101372" name="Picture"/>
+                          <pic:cNvPr id="1873068221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517857443" name="Picture">
+                  <wp:docPr id="180922240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517857443" name="Picture"/>
+                          <pic:cNvPr id="180922240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84320229" name="Picture">
+                        <wp:docPr id="1256589658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84320229" name="Picture"/>
+                                <pic:cNvPr id="1256589658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251292470" name="Picture">
+                  <wp:docPr id="833568684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251292470" name="Picture"/>
+                          <pic:cNvPr id="833568684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78957963" name="Picture">
+                  <wp:docPr id="981065749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78957963" name="Picture"/>
+                          <pic:cNvPr id="981065749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515679401" name="Picture">
+                  <wp:docPr id="1635673544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515679401" name="Picture"/>
+                          <pic:cNvPr id="1635673544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99641834" name="Picture">
+                  <wp:docPr id="1730555213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99641834" name="Picture"/>
+                          <pic:cNvPr id="1730555213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462273144" name="Picture">
+                  <wp:docPr id="553043953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462273144" name="Picture"/>
+                          <pic:cNvPr id="553043953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563587225" name="Picture">
+                        <wp:docPr id="340375616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563587225" name="Picture"/>
+                                <pic:cNvPr id="340375616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583655154" name="Picture">
+                        <wp:docPr id="924972141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583655154" name="Picture"/>
+                                <pic:cNvPr id="924972141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528994051" name="Picture">
+                        <wp:docPr id="374719506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528994051" name="Picture"/>
+                                <pic:cNvPr id="374719506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633190954" name="Picture">
+                        <wp:docPr id="619561252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633190954" name="Picture"/>
+                                <pic:cNvPr id="619561252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149111930" name="Picture">
+                        <wp:docPr id="767450377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149111930" name="Picture"/>
+                                <pic:cNvPr id="767450377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125053684" name="Picture">
+                        <wp:docPr id="1176902880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125053684" name="Picture"/>
+                                <pic:cNvPr id="1176902880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348588934" name="Picture">
+                        <wp:docPr id="1718939653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348588934" name="Picture"/>
+                                <pic:cNvPr id="1718939653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950507169" name="Picture">
+                        <wp:docPr id="35743783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950507169" name="Picture"/>
+                                <pic:cNvPr id="35743783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139666178" name="Picture">
+                        <wp:docPr id="137860762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139666178" name="Picture"/>
+                                <pic:cNvPr id="137860762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332469500" name="Picture">
+                        <wp:docPr id="315657526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332469500" name="Picture"/>
+                                <pic:cNvPr id="315657526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186800862" name="Picture">
+                        <wp:docPr id="1132175502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186800862" name="Picture"/>
+                                <pic:cNvPr id="1132175502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126978045" name="Picture">
+                        <wp:docPr id="155920125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126978045" name="Picture"/>
+                                <pic:cNvPr id="155920125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964196805" name="Picture">
+                        <wp:docPr id="2096712864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964196805" name="Picture"/>
+                                <pic:cNvPr id="2096712864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573383105" name="Picture">
+                        <wp:docPr id="1647775823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573383105" name="Picture"/>
+                                <pic:cNvPr id="1647775823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574650891" name="Picture">
+                        <wp:docPr id="2055249061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574650891" name="Picture"/>
+                                <pic:cNvPr id="2055249061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604195183" name="Picture">
+                  <wp:docPr id="609829310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604195183" name="Picture"/>
+                          <pic:cNvPr id="609829310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911564048" name="Picture">
+                  <wp:docPr id="945679909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911564048" name="Picture"/>
+                          <pic:cNvPr id="945679909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520495256" name="Picture">
+                  <wp:docPr id="840121495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520495256" name="Picture"/>
+                          <pic:cNvPr id="840121495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293124597" name="Picture">
+                  <wp:docPr id="1270271010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293124597" name="Picture"/>
+                          <pic:cNvPr id="1270271010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337456543" name="Picture">
+                  <wp:docPr id="1513652469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337456543" name="Picture"/>
+                          <pic:cNvPr id="1513652469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358745113" name="Picture">
+                  <wp:docPr id="2121751309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358745113" name="Picture"/>
+                          <pic:cNvPr id="2121751309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016532254" name="Picture">
+                        <wp:docPr id="1843819109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016532254" name="Picture"/>
+                                <pic:cNvPr id="1843819109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87677731" name="Picture">
+                  <wp:docPr id="1970402878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87677731" name="Picture"/>
+                          <pic:cNvPr id="1970402878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524418314" name="Picture">
+                  <wp:docPr id="1716016583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524418314" name="Picture"/>
+                          <pic:cNvPr id="1716016583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456846337" name="Picture">
+                  <wp:docPr id="946042417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456846337" name="Picture"/>
+                          <pic:cNvPr id="946042417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737380708" name="Picture">
+                  <wp:docPr id="1285306516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737380708" name="Picture"/>
+                          <pic:cNvPr id="1285306516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022058960" name="Picture">
+                  <wp:docPr id="1532699080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022058960" name="Picture"/>
+                          <pic:cNvPr id="1532699080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977147768" name="Picture">
+                  <wp:docPr id="1925785718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977147768" name="Picture"/>
+                          <pic:cNvPr id="1925785718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373051562" name="Picture">
+                        <wp:docPr id="1064057034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373051562" name="Picture"/>
+                                <pic:cNvPr id="1064057034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284340830" name="Picture">
+                        <wp:docPr id="290499915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284340830" name="Picture"/>
+                                <pic:cNvPr id="290499915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233976169" name="Picture">
+                  <wp:docPr id="1057392666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233976169" name="Picture"/>
+                          <pic:cNvPr id="1057392666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084301284" name="Picture">
+                  <wp:docPr id="148606701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084301284" name="Picture"/>
+                          <pic:cNvPr id="148606701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695637374" name="Picture">
+                  <wp:docPr id="1561132593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695637374" name="Picture"/>
+                          <pic:cNvPr id="1561132593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420920208" name="Picture">
+                  <wp:docPr id="1990507485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420920208" name="Picture"/>
+                          <pic:cNvPr id="1990507485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172597579" name="Picture">
+                  <wp:docPr id="1436080247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172597579" name="Picture"/>
+                          <pic:cNvPr id="1436080247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047193041" name="Picture">
+                  <wp:docPr id="1606048006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047193041" name="Picture"/>
+                          <pic:cNvPr id="1606048006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351040758" name="Picture">
+                        <wp:docPr id="365677977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351040758" name="Picture"/>
+                                <pic:cNvPr id="365677977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906491241" name="Picture">
+                  <wp:docPr id="1205216246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906491241" name="Picture"/>
+                          <pic:cNvPr id="1205216246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438031193" name="Picture">
+                  <wp:docPr id="50747389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438031193" name="Picture"/>
+                          <pic:cNvPr id="50747389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571082973" name="Picture">
+                  <wp:docPr id="1223357697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571082973" name="Picture"/>
+                          <pic:cNvPr id="1223357697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029173076" name="Picture">
+                  <wp:docPr id="1253663577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029173076" name="Picture"/>
+                          <pic:cNvPr id="1253663577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556092703" name="Picture">
+                  <wp:docPr id="1356807708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556092703" name="Picture"/>
+                          <pic:cNvPr id="1356807708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605878104" name="Picture">
+                  <wp:docPr id="765758982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605878104" name="Picture"/>
+                          <pic:cNvPr id="765758982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469412413" name="Picture">
+                        <wp:docPr id="1104744127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469412413" name="Picture"/>
+                                <pic:cNvPr id="1104744127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341761901" name="Picture">
+                  <wp:docPr id="1618578691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341761901" name="Picture"/>
+                          <pic:cNvPr id="1618578691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754690887" name="Picture">
+                  <wp:docPr id="1767689029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754690887" name="Picture"/>
+                          <pic:cNvPr id="1767689029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064124442" name="Picture">
+                  <wp:docPr id="38940638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064124442" name="Picture"/>
+                          <pic:cNvPr id="38940638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914615970" name="Picture">
+                  <wp:docPr id="1528388423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914615970" name="Picture"/>
+                          <pic:cNvPr id="1528388423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965057007" name="Picture">
+                  <wp:docPr id="1446451813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965057007" name="Picture"/>
+                          <pic:cNvPr id="1446451813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250714006" name="Picture">
+                  <wp:docPr id="355132153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250714006" name="Picture"/>
+                          <pic:cNvPr id="355132153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479284349" name="Picture">
+                  <wp:docPr id="1237310173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479284349" name="Picture"/>
+                          <pic:cNvPr id="1237310173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502395789" name="Picture">
+                  <wp:docPr id="179710699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502395789" name="Picture"/>
+                          <pic:cNvPr id="179710699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741416012" name="Picture">
+                  <wp:docPr id="1911155557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741416012" name="Picture"/>
+                          <pic:cNvPr id="1911155557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>