--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873068221" name="Picture">
+                  <wp:docPr id="1701906849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873068221" name="Picture"/>
+                          <pic:cNvPr id="1701906849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180922240" name="Picture">
+                  <wp:docPr id="263427031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180922240" name="Picture"/>
+                          <pic:cNvPr id="263427031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256589658" name="Picture">
+                        <wp:docPr id="1024779420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256589658" name="Picture"/>
+                                <pic:cNvPr id="1024779420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833568684" name="Picture">
+                  <wp:docPr id="55012423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833568684" name="Picture"/>
+                          <pic:cNvPr id="55012423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981065749" name="Picture">
+                  <wp:docPr id="2112349673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981065749" name="Picture"/>
+                          <pic:cNvPr id="2112349673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635673544" name="Picture">
+                  <wp:docPr id="1052629962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635673544" name="Picture"/>
+                          <pic:cNvPr id="1052629962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730555213" name="Picture">
+                  <wp:docPr id="918455547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730555213" name="Picture"/>
+                          <pic:cNvPr id="918455547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553043953" name="Picture">
+                  <wp:docPr id="1524723723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553043953" name="Picture"/>
+                          <pic:cNvPr id="1524723723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340375616" name="Picture">
+                        <wp:docPr id="1184067104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340375616" name="Picture"/>
+                                <pic:cNvPr id="1184067104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924972141" name="Picture">
+                        <wp:docPr id="2093351448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924972141" name="Picture"/>
+                                <pic:cNvPr id="2093351448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374719506" name="Picture">
+                        <wp:docPr id="1004534806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374719506" name="Picture"/>
+                                <pic:cNvPr id="1004534806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619561252" name="Picture">
+                        <wp:docPr id="868803197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619561252" name="Picture"/>
+                                <pic:cNvPr id="868803197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767450377" name="Picture">
+                        <wp:docPr id="1322672309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767450377" name="Picture"/>
+                                <pic:cNvPr id="1322672309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176902880" name="Picture">
+                        <wp:docPr id="1640668211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176902880" name="Picture"/>
+                                <pic:cNvPr id="1640668211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718939653" name="Picture">
+                        <wp:docPr id="1689642289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718939653" name="Picture"/>
+                                <pic:cNvPr id="1689642289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35743783" name="Picture">
+                        <wp:docPr id="1417095886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35743783" name="Picture"/>
+                                <pic:cNvPr id="1417095886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137860762" name="Picture">
+                        <wp:docPr id="521468417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137860762" name="Picture"/>
+                                <pic:cNvPr id="521468417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315657526" name="Picture">
+                        <wp:docPr id="2073041465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315657526" name="Picture"/>
+                                <pic:cNvPr id="2073041465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132175502" name="Picture">
+                        <wp:docPr id="1383569574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132175502" name="Picture"/>
+                                <pic:cNvPr id="1383569574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155920125" name="Picture">
+                        <wp:docPr id="1889585168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155920125" name="Picture"/>
+                                <pic:cNvPr id="1889585168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096712864" name="Picture">
+                        <wp:docPr id="615431007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096712864" name="Picture"/>
+                                <pic:cNvPr id="615431007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647775823" name="Picture">
+                        <wp:docPr id="900044220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647775823" name="Picture"/>
+                                <pic:cNvPr id="900044220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055249061" name="Picture">
+                        <wp:docPr id="946738709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055249061" name="Picture"/>
+                                <pic:cNvPr id="946738709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609829310" name="Picture">
+                  <wp:docPr id="2087643118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609829310" name="Picture"/>
+                          <pic:cNvPr id="2087643118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945679909" name="Picture">
+                  <wp:docPr id="828310236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945679909" name="Picture"/>
+                          <pic:cNvPr id="828310236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840121495" name="Picture">
+                  <wp:docPr id="1609308995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840121495" name="Picture"/>
+                          <pic:cNvPr id="1609308995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270271010" name="Picture">
+                  <wp:docPr id="830318811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270271010" name="Picture"/>
+                          <pic:cNvPr id="830318811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513652469" name="Picture">
+                  <wp:docPr id="1136245977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513652469" name="Picture"/>
+                          <pic:cNvPr id="1136245977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121751309" name="Picture">
+                  <wp:docPr id="972585842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121751309" name="Picture"/>
+                          <pic:cNvPr id="972585842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843819109" name="Picture">
+                        <wp:docPr id="581612458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843819109" name="Picture"/>
+                                <pic:cNvPr id="581612458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970402878" name="Picture">
+                  <wp:docPr id="381741680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970402878" name="Picture"/>
+                          <pic:cNvPr id="381741680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716016583" name="Picture">
+                  <wp:docPr id="1020527642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716016583" name="Picture"/>
+                          <pic:cNvPr id="1020527642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946042417" name="Picture">
+                  <wp:docPr id="1259657161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946042417" name="Picture"/>
+                          <pic:cNvPr id="1259657161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285306516" name="Picture">
+                  <wp:docPr id="1076485188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285306516" name="Picture"/>
+                          <pic:cNvPr id="1076485188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532699080" name="Picture">
+                  <wp:docPr id="630267735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532699080" name="Picture"/>
+                          <pic:cNvPr id="630267735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925785718" name="Picture">
+                  <wp:docPr id="502207838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925785718" name="Picture"/>
+                          <pic:cNvPr id="502207838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064057034" name="Picture">
+                        <wp:docPr id="864502918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064057034" name="Picture"/>
+                                <pic:cNvPr id="864502918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290499915" name="Picture">
+                        <wp:docPr id="323530522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290499915" name="Picture"/>
+                                <pic:cNvPr id="323530522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057392666" name="Picture">
+                  <wp:docPr id="1894233563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057392666" name="Picture"/>
+                          <pic:cNvPr id="1894233563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148606701" name="Picture">
+                  <wp:docPr id="206410917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148606701" name="Picture"/>
+                          <pic:cNvPr id="206410917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561132593" name="Picture">
+                  <wp:docPr id="339190826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561132593" name="Picture"/>
+                          <pic:cNvPr id="339190826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990507485" name="Picture">
+                  <wp:docPr id="1213871429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990507485" name="Picture"/>
+                          <pic:cNvPr id="1213871429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436080247" name="Picture">
+                  <wp:docPr id="1106591197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436080247" name="Picture"/>
+                          <pic:cNvPr id="1106591197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606048006" name="Picture">
+                  <wp:docPr id="1983167287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606048006" name="Picture"/>
+                          <pic:cNvPr id="1983167287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365677977" name="Picture">
+                        <wp:docPr id="2121890154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365677977" name="Picture"/>
+                                <pic:cNvPr id="2121890154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205216246" name="Picture">
+                  <wp:docPr id="142255731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205216246" name="Picture"/>
+                          <pic:cNvPr id="142255731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50747389" name="Picture">
+                  <wp:docPr id="695695879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50747389" name="Picture"/>
+                          <pic:cNvPr id="695695879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223357697" name="Picture">
+                  <wp:docPr id="485553258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223357697" name="Picture"/>
+                          <pic:cNvPr id="485553258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253663577" name="Picture">
+                  <wp:docPr id="1205109825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253663577" name="Picture"/>
+                          <pic:cNvPr id="1205109825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356807708" name="Picture">
+                  <wp:docPr id="2076060778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356807708" name="Picture"/>
+                          <pic:cNvPr id="2076060778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765758982" name="Picture">
+                  <wp:docPr id="1147298552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765758982" name="Picture"/>
+                          <pic:cNvPr id="1147298552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104744127" name="Picture">
+                        <wp:docPr id="1662433519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104744127" name="Picture"/>
+                                <pic:cNvPr id="1662433519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618578691" name="Picture">
+                  <wp:docPr id="1338391380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618578691" name="Picture"/>
+                          <pic:cNvPr id="1338391380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767689029" name="Picture">
+                  <wp:docPr id="423699331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767689029" name="Picture"/>
+                          <pic:cNvPr id="423699331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38940638" name="Picture">
+                  <wp:docPr id="251445687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38940638" name="Picture"/>
+                          <pic:cNvPr id="251445687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528388423" name="Picture">
+                  <wp:docPr id="491339931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528388423" name="Picture"/>
+                          <pic:cNvPr id="491339931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446451813" name="Picture">
+                  <wp:docPr id="1154931431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446451813" name="Picture"/>
+                          <pic:cNvPr id="1154931431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355132153" name="Picture">
+                  <wp:docPr id="767611850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355132153" name="Picture"/>
+                          <pic:cNvPr id="767611850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237310173" name="Picture">
+                  <wp:docPr id="1819666301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237310173" name="Picture"/>
+                          <pic:cNvPr id="1819666301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179710699" name="Picture">
+                  <wp:docPr id="1065993804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179710699" name="Picture"/>
+                          <pic:cNvPr id="1065993804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911155557" name="Picture">
+                  <wp:docPr id="1013669204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911155557" name="Picture"/>
+                          <pic:cNvPr id="1013669204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>