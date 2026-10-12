--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991862338" name="Picture">
+                  <wp:docPr id="1703648712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991862338" name="Picture"/>
+                          <pic:cNvPr id="1703648712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763312132" name="Picture">
+                  <wp:docPr id="825748227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763312132" name="Picture"/>
+                          <pic:cNvPr id="825748227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754805654" name="Picture">
+                        <wp:docPr id="333305723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754805654" name="Picture"/>
+                                <pic:cNvPr id="333305723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381338173" name="Picture">
+                  <wp:docPr id="1667051937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381338173" name="Picture"/>
+                          <pic:cNvPr id="1667051937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478798560" name="Picture">
+                  <wp:docPr id="112589803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478798560" name="Picture"/>
+                          <pic:cNvPr id="112589803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131253466" name="Picture">
+                  <wp:docPr id="733570681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131253466" name="Picture"/>
+                          <pic:cNvPr id="733570681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070409287" name="Picture">
+                  <wp:docPr id="820144327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070409287" name="Picture"/>
+                          <pic:cNvPr id="820144327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920372419" name="Picture">
+                  <wp:docPr id="1893965013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920372419" name="Picture"/>
+                          <pic:cNvPr id="1893965013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915072033" name="Picture">
+                        <wp:docPr id="1584164134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915072033" name="Picture"/>
+                                <pic:cNvPr id="1584164134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162563654" name="Picture">
+                        <wp:docPr id="1327974293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162563654" name="Picture"/>
+                                <pic:cNvPr id="1327974293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000125415" name="Picture">
+                        <wp:docPr id="795187122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000125415" name="Picture"/>
+                                <pic:cNvPr id="795187122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242648097" name="Picture">
+                        <wp:docPr id="1785787095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242648097" name="Picture"/>
+                                <pic:cNvPr id="1785787095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758757035" name="Picture">
+                        <wp:docPr id="1220480780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758757035" name="Picture"/>
+                                <pic:cNvPr id="1220480780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167014688" name="Picture">
+                        <wp:docPr id="2069582987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167014688" name="Picture"/>
+                                <pic:cNvPr id="2069582987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269001814" name="Picture">
+                        <wp:docPr id="749183339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269001814" name="Picture"/>
+                                <pic:cNvPr id="749183339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197072773" name="Picture">
+                        <wp:docPr id="234979897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197072773" name="Picture"/>
+                                <pic:cNvPr id="234979897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627085914" name="Picture">
+                        <wp:docPr id="1430021694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627085914" name="Picture"/>
+                                <pic:cNvPr id="1430021694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833204038" name="Picture">
+                        <wp:docPr id="1056049866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833204038" name="Picture"/>
+                                <pic:cNvPr id="1056049866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127589467" name="Picture">
+                        <wp:docPr id="1168779248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127589467" name="Picture"/>
+                                <pic:cNvPr id="1168779248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752303663" name="Picture">
+                        <wp:docPr id="850580497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752303663" name="Picture"/>
+                                <pic:cNvPr id="850580497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266864880" name="Picture">
+                        <wp:docPr id="573743089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266864880" name="Picture"/>
+                                <pic:cNvPr id="573743089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590411567" name="Picture">
+                        <wp:docPr id="1898678690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590411567" name="Picture"/>
+                                <pic:cNvPr id="1898678690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401769479" name="Picture">
+                        <wp:docPr id="741084547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401769479" name="Picture"/>
+                                <pic:cNvPr id="741084547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890938361" name="Picture">
+                  <wp:docPr id="871288951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890938361" name="Picture"/>
+                          <pic:cNvPr id="871288951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973384882" name="Picture">
+                  <wp:docPr id="688176380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973384882" name="Picture"/>
+                          <pic:cNvPr id="688176380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914453836" name="Picture">
+                  <wp:docPr id="1774454843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914453836" name="Picture"/>
+                          <pic:cNvPr id="1774454843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15155,93 +15155,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15272,57 +15229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656168383" name="Picture">
+                  <wp:docPr id="578039171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656168383" name="Picture"/>
+                          <pic:cNvPr id="578039171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17235,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588577172" name="Picture">
+                  <wp:docPr id="236256994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588577172" name="Picture"/>
+                          <pic:cNvPr id="236256994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382140852" name="Picture">
+                        <wp:docPr id="2141057864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382140852" name="Picture"/>
+                                <pic:cNvPr id="2141057864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19323,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060629327" name="Picture">
+                        <wp:docPr id="1791306776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060629327" name="Picture"/>
+                                <pic:cNvPr id="1791306776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019790183" name="Picture">
+                  <wp:docPr id="1104668863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019790183" name="Picture"/>
+                          <pic:cNvPr id="1104668863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366787406" name="Picture">
+                  <wp:docPr id="1176146923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366787406" name="Picture"/>
+                          <pic:cNvPr id="1176146923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102227848" name="Picture">
+                  <wp:docPr id="706848929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102227848" name="Picture"/>
+                          <pic:cNvPr id="706848929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24610,57 +24567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420678404" name="Picture">
+                  <wp:docPr id="1534806828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420678404" name="Picture"/>
+                          <pic:cNvPr id="1534806828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24699,57 +24656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618336788" name="Picture">
+                  <wp:docPr id="1231818339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618336788" name="Picture"/>
+                          <pic:cNvPr id="1231818339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25343,57 +25300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470311576" name="Picture">
+                  <wp:docPr id="1848628047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470311576" name="Picture"/>
+                          <pic:cNvPr id="1848628047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26327,93 +26284,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26444,57 +26358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197652473" name="Picture">
+                  <wp:docPr id="1299869943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197652473" name="Picture"/>
+                          <pic:cNvPr id="1299869943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27823,57 +27737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401956365" name="Picture">
+                  <wp:docPr id="1923694692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401956365" name="Picture"/>
+                          <pic:cNvPr id="1923694692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28948,57 +28862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390371200" name="Picture">
+                        <wp:docPr id="2008232349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390371200" name="Picture"/>
+                                <pic:cNvPr id="2008232349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30301,57 +30215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40537738" name="Picture">
+                  <wp:docPr id="1879893390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40537738" name="Picture"/>
+                          <pic:cNvPr id="1879893390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30390,57 +30304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184471079" name="Picture">
+                  <wp:docPr id="1932259333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184471079" name="Picture"/>
+                          <pic:cNvPr id="1932259333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31034,57 +30948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877160469" name="Picture">
+                  <wp:docPr id="502929444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877160469" name="Picture"/>
+                          <pic:cNvPr id="502929444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32018,93 +31932,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -32135,57 +32006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503640735" name="Picture">
+                  <wp:docPr id="737560469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503640735" name="Picture"/>
+                          <pic:cNvPr id="737560469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33516,57 +33387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334739459" name="Picture">
+                  <wp:docPr id="2087428984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334739459" name="Picture"/>
+                          <pic:cNvPr id="2087428984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34678,57 +34549,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446737173" name="Picture">
+                        <wp:docPr id="986621659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446737173" name="Picture"/>
+                                <pic:cNvPr id="986621659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35653,57 +35524,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341458401" name="Picture">
+                        <wp:docPr id="924002248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341458401" name="Picture"/>
+                                <pic:cNvPr id="924002248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37042,57 +36913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196990076" name="Picture">
+                  <wp:docPr id="2024056719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196990076" name="Picture"/>
+                          <pic:cNvPr id="2024056719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37131,57 +37002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979854018" name="Picture">
+                  <wp:docPr id="508156280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979854018" name="Picture"/>
+                          <pic:cNvPr id="508156280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37775,57 +37646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903872445" name="Picture">
+                  <wp:docPr id="1721056099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903872445" name="Picture"/>
+                          <pic:cNvPr id="1721056099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38759,93 +38630,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38876,57 +38704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266743112" name="Picture">
+                  <wp:docPr id="176213863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266743112" name="Picture"/>
+                          <pic:cNvPr id="176213863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40253,57 +40081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115012560" name="Picture">
+                  <wp:docPr id="903737766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115012560" name="Picture"/>
+                          <pic:cNvPr id="903737766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41396,57 +41224,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105256327" name="Picture">
+                        <wp:docPr id="426666056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105256327" name="Picture"/>
+                                <pic:cNvPr id="426666056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42757,57 +42585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773087574" name="Picture">
+                  <wp:docPr id="1139079682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773087574" name="Picture"/>
+                          <pic:cNvPr id="1139079682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42846,57 +42674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747978931" name="Picture">
+                  <wp:docPr id="763103072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747978931" name="Picture"/>
+                          <pic:cNvPr id="763103072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43490,57 +43318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116379785" name="Picture">
+                  <wp:docPr id="413123919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116379785" name="Picture"/>
+                          <pic:cNvPr id="413123919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44474,93 +44302,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -44591,57 +44376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937841982" name="Picture">
+                  <wp:docPr id="1037058987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937841982" name="Picture"/>
+                          <pic:cNvPr id="1037058987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45968,57 +45753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030110098" name="Picture">
+                  <wp:docPr id="505731075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030110098" name="Picture"/>
+                          <pic:cNvPr id="505731075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47111,57 +46896,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012740153" name="Picture">
+                        <wp:docPr id="1625987927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012740153" name="Picture"/>
+                                <pic:cNvPr id="1625987927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48332,57 +48117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300336565" name="Picture">
+                  <wp:docPr id="1488368521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300336565" name="Picture"/>
+                          <pic:cNvPr id="1488368521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48403,57 +48188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860723860" name="Picture">
+                  <wp:docPr id="1234841677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860723860" name="Picture"/>
+                          <pic:cNvPr id="1234841677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48817,57 +48602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390694626" name="Picture">
+                  <wp:docPr id="2018633793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390694626" name="Picture"/>
+                          <pic:cNvPr id="2018633793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49638,69 +49423,64 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
- <Relationship Id="img_0_2_24.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_24.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_23.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_23.png"/>
  <Relationship Id="img_0_2_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14_2.png"/>
  <Relationship Id="img_0_2_15_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15_2.png"/>
- <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_15.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_5_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13_2.png"/>
- <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
- <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 