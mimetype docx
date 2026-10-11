--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363727229" name="Picture">
+                  <wp:docPr id="866899103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363727229" name="Picture"/>
+                          <pic:cNvPr id="866899103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392990988" name="Picture">
+                  <wp:docPr id="1080615771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392990988" name="Picture"/>
+                          <pic:cNvPr id="1080615771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080412616" name="Picture">
+                        <wp:docPr id="1922443581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080412616" name="Picture"/>
+                                <pic:cNvPr id="1922443581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070117045" name="Picture">
+                  <wp:docPr id="1182990309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070117045" name="Picture"/>
+                          <pic:cNvPr id="1182990309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469050866" name="Picture">
+                  <wp:docPr id="1916526077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469050866" name="Picture"/>
+                          <pic:cNvPr id="1916526077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087835224" name="Picture">
+                  <wp:docPr id="1956898636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087835224" name="Picture"/>
+                          <pic:cNvPr id="1956898636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509945424" name="Picture">
+                  <wp:docPr id="719852270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509945424" name="Picture"/>
+                          <pic:cNvPr id="719852270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563413981" name="Picture">
+                  <wp:docPr id="2112369834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563413981" name="Picture"/>
+                          <pic:cNvPr id="2112369834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116534990" name="Picture">
+                        <wp:docPr id="9643357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116534990" name="Picture"/>
+                                <pic:cNvPr id="9643357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269879849" name="Picture">
+                        <wp:docPr id="581969168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269879849" name="Picture"/>
+                                <pic:cNvPr id="581969168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702599480" name="Picture">
+                        <wp:docPr id="1684978835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702599480" name="Picture"/>
+                                <pic:cNvPr id="1684978835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016598145" name="Picture">
+                        <wp:docPr id="1517911498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016598145" name="Picture"/>
+                                <pic:cNvPr id="1517911498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623567784" name="Picture">
+                        <wp:docPr id="1215842058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623567784" name="Picture"/>
+                                <pic:cNvPr id="1215842058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963075780" name="Picture">
+                        <wp:docPr id="696088619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963075780" name="Picture"/>
+                                <pic:cNvPr id="696088619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904371178" name="Picture">
+                        <wp:docPr id="157391818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904371178" name="Picture"/>
+                                <pic:cNvPr id="157391818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50606723" name="Picture">
+                        <wp:docPr id="1487962347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50606723" name="Picture"/>
+                                <pic:cNvPr id="1487962347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951136678" name="Picture">
+                        <wp:docPr id="803323083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951136678" name="Picture"/>
+                                <pic:cNvPr id="803323083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103315731" name="Picture">
+                        <wp:docPr id="513108132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103315731" name="Picture"/>
+                                <pic:cNvPr id="513108132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130688661" name="Picture">
+                        <wp:docPr id="1301951388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130688661" name="Picture"/>
+                                <pic:cNvPr id="1301951388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242946976" name="Picture">
+                        <wp:docPr id="593496661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242946976" name="Picture"/>
+                                <pic:cNvPr id="593496661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101486236" name="Picture">
+                        <wp:docPr id="1454466240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101486236" name="Picture"/>
+                                <pic:cNvPr id="1454466240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337878922" name="Picture">
+                        <wp:docPr id="303025962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337878922" name="Picture"/>
+                                <pic:cNvPr id="303025962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945786356" name="Picture">
+                        <wp:docPr id="1677967678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945786356" name="Picture"/>
+                                <pic:cNvPr id="1677967678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017528600" name="Picture">
+                  <wp:docPr id="277946616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017528600" name="Picture"/>
+                          <pic:cNvPr id="277946616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350664003" name="Picture">
+                  <wp:docPr id="862633000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350664003" name="Picture"/>
+                          <pic:cNvPr id="862633000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431694389" name="Picture">
+                  <wp:docPr id="1204445639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431694389" name="Picture"/>
+                          <pic:cNvPr id="1204445639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528190088" name="Picture">
+                  <wp:docPr id="35705953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528190088" name="Picture"/>
+                          <pic:cNvPr id="35705953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981633176" name="Picture">
+                  <wp:docPr id="647101121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981633176" name="Picture"/>
+                          <pic:cNvPr id="647101121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456862701" name="Picture">
+                  <wp:docPr id="887296344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456862701" name="Picture"/>
+                          <pic:cNvPr id="887296344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156873257" name="Picture">
+                        <wp:docPr id="1027361970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156873257" name="Picture"/>
+                                <pic:cNvPr id="1027361970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69411748" name="Picture">
+                        <wp:docPr id="987719687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69411748" name="Picture"/>
+                                <pic:cNvPr id="987719687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686563695" name="Picture">
+                  <wp:docPr id="615092396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686563695" name="Picture"/>
+                          <pic:cNvPr id="615092396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497699291" name="Picture">
+                  <wp:docPr id="768114741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497699291" name="Picture"/>
+                          <pic:cNvPr id="768114741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147544916" name="Picture">
+                  <wp:docPr id="1821788891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147544916" name="Picture"/>
+                          <pic:cNvPr id="1821788891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460376894" name="Picture">
+                  <wp:docPr id="48317529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460376894" name="Picture"/>
+                          <pic:cNvPr id="48317529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899411063" name="Picture">
+                  <wp:docPr id="771273476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899411063" name="Picture"/>
+                          <pic:cNvPr id="771273476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502809632" name="Picture">
+                  <wp:docPr id="348023201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502809632" name="Picture"/>
+                          <pic:cNvPr id="348023201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681777082" name="Picture">
+                        <wp:docPr id="1299126797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681777082" name="Picture"/>
+                                <pic:cNvPr id="1299126797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971104421" name="Picture">
+                        <wp:docPr id="31642652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971104421" name="Picture"/>
+                                <pic:cNvPr id="31642652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244189435" name="Picture">
+                  <wp:docPr id="696422242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244189435" name="Picture"/>
+                          <pic:cNvPr id="696422242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820936155" name="Picture">
+                  <wp:docPr id="136189230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820936155" name="Picture"/>
+                          <pic:cNvPr id="136189230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395577114" name="Picture">
+                  <wp:docPr id="354779549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395577114" name="Picture"/>
+                          <pic:cNvPr id="354779549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477397611" name="Picture">
+                  <wp:docPr id="588607579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477397611" name="Picture"/>
+                          <pic:cNvPr id="588607579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475800744" name="Picture">
+                  <wp:docPr id="400842173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475800744" name="Picture"/>
+                          <pic:cNvPr id="400842173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814339220" name="Picture">
+                  <wp:docPr id="1743286071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814339220" name="Picture"/>
+                          <pic:cNvPr id="1743286071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326169346" name="Picture">
+                        <wp:docPr id="719227923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326169346" name="Picture"/>
+                                <pic:cNvPr id="719227923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34267,57 +34267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302816230" name="Picture">
+                  <wp:docPr id="2058726248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302816230" name="Picture"/>
+                          <pic:cNvPr id="2058726248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34356,57 +34356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934900188" name="Picture">
+                  <wp:docPr id="442867695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934900188" name="Picture"/>
+                          <pic:cNvPr id="442867695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35000,57 +35000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638234905" name="Picture">
+                  <wp:docPr id="1141188260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638234905" name="Picture"/>
+                          <pic:cNvPr id="1141188260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35998,57 +35998,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010307976" name="Picture">
+                  <wp:docPr id="301578954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010307976" name="Picture"/>
+                          <pic:cNvPr id="301578954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36101,57 +36101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350674343" name="Picture">
+                  <wp:docPr id="51138330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350674343" name="Picture"/>
+                          <pic:cNvPr id="51138330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37478,57 +37478,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321062217" name="Picture">
+                  <wp:docPr id="1852924014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321062217" name="Picture"/>
+                          <pic:cNvPr id="1852924014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38621,57 +38621,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551176446" name="Picture">
+                        <wp:docPr id="1606027368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551176446" name="Picture"/>
+                                <pic:cNvPr id="1606027368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39989,57 +39989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276421107" name="Picture">
+                  <wp:docPr id="1787059005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276421107" name="Picture"/>
+                          <pic:cNvPr id="1787059005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40078,57 +40078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654058682" name="Picture">
+                  <wp:docPr id="1710417741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654058682" name="Picture"/>
+                          <pic:cNvPr id="1710417741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40710,57 +40710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170027655" name="Picture">
+                  <wp:docPr id="872525947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170027655" name="Picture"/>
+                          <pic:cNvPr id="872525947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41654,57 +41654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020218146" name="Picture">
+                  <wp:docPr id="351484571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020218146" name="Picture"/>
+                          <pic:cNvPr id="351484571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41766,57 +41766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420978335" name="Picture">
+                  <wp:docPr id="1058494569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420978335" name="Picture"/>
+                          <pic:cNvPr id="1058494569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43425,57 +43425,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310697805" name="Picture">
+                  <wp:docPr id="2066890834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310697805" name="Picture"/>
+                          <pic:cNvPr id="2066890834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675734549" name="Picture">
+                  <wp:docPr id="309123369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675734549" name="Picture"/>
+                          <pic:cNvPr id="309123369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44684,57 +44684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070185786" name="Picture">
+                  <wp:docPr id="1340157003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070185786" name="Picture"/>
+                          <pic:cNvPr id="1340157003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45172,57 +45172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795532502" name="Picture">
+                  <wp:docPr id="875146952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795532502" name="Picture"/>
+                          <pic:cNvPr id="875146952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>