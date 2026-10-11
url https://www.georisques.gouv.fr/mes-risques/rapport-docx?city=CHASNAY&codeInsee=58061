--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100509821" name="Picture">
+                  <wp:docPr id="663087901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100509821" name="Picture"/>
+                          <pic:cNvPr id="663087901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784074185" name="Picture">
+                  <wp:docPr id="1703183637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784074185" name="Picture"/>
+                          <pic:cNvPr id="1703183637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505587249" name="Picture">
+                        <wp:docPr id="374775685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505587249" name="Picture"/>
+                                <pic:cNvPr id="374775685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111894350" name="Picture">
+                  <wp:docPr id="1732045840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111894350" name="Picture"/>
+                          <pic:cNvPr id="1732045840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486081023" name="Picture">
+                  <wp:docPr id="1690459582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486081023" name="Picture"/>
+                          <pic:cNvPr id="1690459582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169755878" name="Picture">
+                  <wp:docPr id="618442474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169755878" name="Picture"/>
+                          <pic:cNvPr id="618442474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840847038" name="Picture">
+                  <wp:docPr id="840501487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840847038" name="Picture"/>
+                          <pic:cNvPr id="840501487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999513329" name="Picture">
+                  <wp:docPr id="1676303325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999513329" name="Picture"/>
+                          <pic:cNvPr id="1676303325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944324649" name="Picture">
+                        <wp:docPr id="1042816048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944324649" name="Picture"/>
+                                <pic:cNvPr id="1042816048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004147698" name="Picture">
+                        <wp:docPr id="1034998508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004147698" name="Picture"/>
+                                <pic:cNvPr id="1034998508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465048303" name="Picture">
+                        <wp:docPr id="714633315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465048303" name="Picture"/>
+                                <pic:cNvPr id="714633315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134577820" name="Picture">
+                        <wp:docPr id="321671081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134577820" name="Picture"/>
+                                <pic:cNvPr id="321671081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051625722" name="Picture">
+                        <wp:docPr id="2025112165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051625722" name="Picture"/>
+                                <pic:cNvPr id="2025112165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104397537" name="Picture">
+                        <wp:docPr id="861556396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104397537" name="Picture"/>
+                                <pic:cNvPr id="861556396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981424540" name="Picture">
+                        <wp:docPr id="2078898992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981424540" name="Picture"/>
+                                <pic:cNvPr id="2078898992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777024485" name="Picture">
+                        <wp:docPr id="183552158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777024485" name="Picture"/>
+                                <pic:cNvPr id="183552158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121773408" name="Picture">
+                        <wp:docPr id="694487008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121773408" name="Picture"/>
+                                <pic:cNvPr id="694487008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925909161" name="Picture">
+                        <wp:docPr id="1082937038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925909161" name="Picture"/>
+                                <pic:cNvPr id="1082937038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335861843" name="Picture">
+                        <wp:docPr id="781570432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335861843" name="Picture"/>
+                                <pic:cNvPr id="781570432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556441601" name="Picture">
+                        <wp:docPr id="2056791194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556441601" name="Picture"/>
+                                <pic:cNvPr id="2056791194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541684197" name="Picture">
+                  <wp:docPr id="944380127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541684197" name="Picture"/>
+                          <pic:cNvPr id="944380127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138760246" name="Picture">
+                  <wp:docPr id="423516275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138760246" name="Picture"/>
+                          <pic:cNvPr id="423516275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418864564" name="Picture">
+                  <wp:docPr id="450843103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418864564" name="Picture"/>
+                          <pic:cNvPr id="450843103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551551025" name="Picture">
+                  <wp:docPr id="959103125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551551025" name="Picture"/>
+                          <pic:cNvPr id="959103125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989982182" name="Picture">
+                  <wp:docPr id="532162643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989982182" name="Picture"/>
+                          <pic:cNvPr id="532162643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571892386" name="Picture">
+                  <wp:docPr id="1208668004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571892386" name="Picture"/>
+                          <pic:cNvPr id="1208668004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763499713" name="Picture">
+                        <wp:docPr id="207435111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763499713" name="Picture"/>
+                                <pic:cNvPr id="207435111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795568884" name="Picture">
+                  <wp:docPr id="1850261920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795568884" name="Picture"/>
+                          <pic:cNvPr id="1850261920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575279031" name="Picture">
+                  <wp:docPr id="1810831893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575279031" name="Picture"/>
+                          <pic:cNvPr id="1810831893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375858204" name="Picture">
+                  <wp:docPr id="243072002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375858204" name="Picture"/>
+                          <pic:cNvPr id="243072002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107027643" name="Picture">
+                  <wp:docPr id="1804680473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107027643" name="Picture"/>
+                          <pic:cNvPr id="1804680473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910332031" name="Picture">
+                  <wp:docPr id="453120642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910332031" name="Picture"/>
+                          <pic:cNvPr id="453120642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115902847" name="Picture">
+                  <wp:docPr id="117800854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115902847" name="Picture"/>
+                          <pic:cNvPr id="117800854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709101282" name="Picture">
+                        <wp:docPr id="1816864959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709101282" name="Picture"/>
+                                <pic:cNvPr id="1816864959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658443863" name="Picture">
+                  <wp:docPr id="1084097391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658443863" name="Picture"/>
+                          <pic:cNvPr id="1084097391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476281933" name="Picture">
+                  <wp:docPr id="2105416994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476281933" name="Picture"/>
+                          <pic:cNvPr id="2105416994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081672196" name="Picture">
+                  <wp:docPr id="1063547046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081672196" name="Picture"/>
+                          <pic:cNvPr id="1063547046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895123594" name="Picture">
+                  <wp:docPr id="1559002837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895123594" name="Picture"/>
+                          <pic:cNvPr id="1559002837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929504171" name="Picture">
+                  <wp:docPr id="1172905576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929504171" name="Picture"/>
+                          <pic:cNvPr id="1172905576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341516175" name="Picture">
+                  <wp:docPr id="33883393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341516175" name="Picture"/>
+                          <pic:cNvPr id="33883393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684779075" name="Picture">
+                        <wp:docPr id="1583217969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684779075" name="Picture"/>
+                                <pic:cNvPr id="1583217969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689985969" name="Picture">
+                  <wp:docPr id="1960498934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689985969" name="Picture"/>
+                          <pic:cNvPr id="1960498934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357137960" name="Picture">
+                  <wp:docPr id="1767782643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357137960" name="Picture"/>
+                          <pic:cNvPr id="1767782643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79078661" name="Picture">
+                  <wp:docPr id="1543067785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79078661" name="Picture"/>
+                          <pic:cNvPr id="1543067785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601649389" name="Picture">
+                  <wp:docPr id="1341743140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601649389" name="Picture"/>
+                          <pic:cNvPr id="1341743140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033927382" name="Picture">
+                  <wp:docPr id="1801274016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033927382" name="Picture"/>
+                          <pic:cNvPr id="1801274016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377871147" name="Picture">
+                  <wp:docPr id="421573332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377871147" name="Picture"/>
+                          <pic:cNvPr id="421573332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819672785" name="Picture">
+                        <wp:docPr id="1233362805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819672785" name="Picture"/>
+                                <pic:cNvPr id="1233362805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146800482" name="Picture">
+                  <wp:docPr id="1437147779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146800482" name="Picture"/>
+                          <pic:cNvPr id="1437147779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684974420" name="Picture">
+                  <wp:docPr id="5055007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684974420" name="Picture"/>
+                          <pic:cNvPr id="5055007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137381365" name="Picture">
+                  <wp:docPr id="1372634490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137381365" name="Picture"/>
+                          <pic:cNvPr id="1372634490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>