--- v1 (2026-10-11)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663087901" name="Picture">
+                  <wp:docPr id="1620311579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663087901" name="Picture"/>
+                          <pic:cNvPr id="1620311579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703183637" name="Picture">
+                  <wp:docPr id="1878885965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703183637" name="Picture"/>
+                          <pic:cNvPr id="1878885965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374775685" name="Picture">
+                        <wp:docPr id="879541126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374775685" name="Picture"/>
+                                <pic:cNvPr id="879541126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732045840" name="Picture">
+                  <wp:docPr id="879208811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732045840" name="Picture"/>
+                          <pic:cNvPr id="879208811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690459582" name="Picture">
+                  <wp:docPr id="372093487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690459582" name="Picture"/>
+                          <pic:cNvPr id="372093487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618442474" name="Picture">
+                  <wp:docPr id="2094544395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618442474" name="Picture"/>
+                          <pic:cNvPr id="2094544395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840501487" name="Picture">
+                  <wp:docPr id="1271766317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840501487" name="Picture"/>
+                          <pic:cNvPr id="1271766317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676303325" name="Picture">
+                  <wp:docPr id="618141762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676303325" name="Picture"/>
+                          <pic:cNvPr id="618141762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042816048" name="Picture">
+                        <wp:docPr id="123628137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042816048" name="Picture"/>
+                                <pic:cNvPr id="123628137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034998508" name="Picture">
+                        <wp:docPr id="406152527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034998508" name="Picture"/>
+                                <pic:cNvPr id="406152527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714633315" name="Picture">
+                        <wp:docPr id="221233446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714633315" name="Picture"/>
+                                <pic:cNvPr id="221233446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321671081" name="Picture">
+                        <wp:docPr id="939828723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321671081" name="Picture"/>
+                                <pic:cNvPr id="939828723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025112165" name="Picture">
+                        <wp:docPr id="332901691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025112165" name="Picture"/>
+                                <pic:cNvPr id="332901691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861556396" name="Picture">
+                        <wp:docPr id="82410935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861556396" name="Picture"/>
+                                <pic:cNvPr id="82410935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078898992" name="Picture">
+                        <wp:docPr id="723894248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078898992" name="Picture"/>
+                                <pic:cNvPr id="723894248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183552158" name="Picture">
+                        <wp:docPr id="343433467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183552158" name="Picture"/>
+                                <pic:cNvPr id="343433467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694487008" name="Picture">
+                        <wp:docPr id="453235648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694487008" name="Picture"/>
+                                <pic:cNvPr id="453235648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082937038" name="Picture">
+                        <wp:docPr id="1793775351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082937038" name="Picture"/>
+                                <pic:cNvPr id="1793775351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781570432" name="Picture">
+                        <wp:docPr id="635073665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781570432" name="Picture"/>
+                                <pic:cNvPr id="635073665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056791194" name="Picture">
+                        <wp:docPr id="220195539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056791194" name="Picture"/>
+                                <pic:cNvPr id="220195539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944380127" name="Picture">
+                  <wp:docPr id="841394894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944380127" name="Picture"/>
+                          <pic:cNvPr id="841394894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423516275" name="Picture">
+                  <wp:docPr id="701272937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423516275" name="Picture"/>
+                          <pic:cNvPr id="701272937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450843103" name="Picture">
+                  <wp:docPr id="730709484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450843103" name="Picture"/>
+                          <pic:cNvPr id="730709484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959103125" name="Picture">
+                  <wp:docPr id="800791477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959103125" name="Picture"/>
+                          <pic:cNvPr id="800791477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532162643" name="Picture">
+                  <wp:docPr id="39064286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532162643" name="Picture"/>
+                          <pic:cNvPr id="39064286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208668004" name="Picture">
+                  <wp:docPr id="1883549683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208668004" name="Picture"/>
+                          <pic:cNvPr id="1883549683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207435111" name="Picture">
+                        <wp:docPr id="1504843637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207435111" name="Picture"/>
+                                <pic:cNvPr id="1504843637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850261920" name="Picture">
+                  <wp:docPr id="2094921006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850261920" name="Picture"/>
+                          <pic:cNvPr id="2094921006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810831893" name="Picture">
+                  <wp:docPr id="675278485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810831893" name="Picture"/>
+                          <pic:cNvPr id="675278485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243072002" name="Picture">
+                  <wp:docPr id="1635736920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243072002" name="Picture"/>
+                          <pic:cNvPr id="1635736920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804680473" name="Picture">
+                  <wp:docPr id="101714009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804680473" name="Picture"/>
+                          <pic:cNvPr id="101714009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453120642" name="Picture">
+                  <wp:docPr id="713020712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453120642" name="Picture"/>
+                          <pic:cNvPr id="713020712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117800854" name="Picture">
+                  <wp:docPr id="2088315862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117800854" name="Picture"/>
+                          <pic:cNvPr id="2088315862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816864959" name="Picture">
+                        <wp:docPr id="898877870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816864959" name="Picture"/>
+                                <pic:cNvPr id="898877870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084097391" name="Picture">
+                  <wp:docPr id="90961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084097391" name="Picture"/>
+                          <pic:cNvPr id="90961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105416994" name="Picture">
+                  <wp:docPr id="326206150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105416994" name="Picture"/>
+                          <pic:cNvPr id="326206150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063547046" name="Picture">
+                  <wp:docPr id="1436927525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063547046" name="Picture"/>
+                          <pic:cNvPr id="1436927525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559002837" name="Picture">
+                  <wp:docPr id="1788898689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559002837" name="Picture"/>
+                          <pic:cNvPr id="1788898689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172905576" name="Picture">
+                  <wp:docPr id="501428737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172905576" name="Picture"/>
+                          <pic:cNvPr id="501428737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33883393" name="Picture">
+                  <wp:docPr id="571804505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33883393" name="Picture"/>
+                          <pic:cNvPr id="571804505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583217969" name="Picture">
+                        <wp:docPr id="991428087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583217969" name="Picture"/>
+                                <pic:cNvPr id="991428087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960498934" name="Picture">
+                  <wp:docPr id="835876367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960498934" name="Picture"/>
+                          <pic:cNvPr id="835876367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767782643" name="Picture">
+                  <wp:docPr id="95778131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767782643" name="Picture"/>
+                          <pic:cNvPr id="95778131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543067785" name="Picture">
+                  <wp:docPr id="1475791550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543067785" name="Picture"/>
+                          <pic:cNvPr id="1475791550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341743140" name="Picture">
+                  <wp:docPr id="1054636726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341743140" name="Picture"/>
+                          <pic:cNvPr id="1054636726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801274016" name="Picture">
+                  <wp:docPr id="1783626717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801274016" name="Picture"/>
+                          <pic:cNvPr id="1783626717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421573332" name="Picture">
+                  <wp:docPr id="725426413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421573332" name="Picture"/>
+                          <pic:cNvPr id="725426413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233362805" name="Picture">
+                        <wp:docPr id="459425482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233362805" name="Picture"/>
+                                <pic:cNvPr id="459425482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437147779" name="Picture">
+                  <wp:docPr id="1503278851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437147779" name="Picture"/>
+                          <pic:cNvPr id="1503278851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5055007" name="Picture">
+                  <wp:docPr id="719988979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5055007" name="Picture"/>
+                          <pic:cNvPr id="719988979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372634490" name="Picture">
+                  <wp:docPr id="1699632945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372634490" name="Picture"/>
+                          <pic:cNvPr id="1699632945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>