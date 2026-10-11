--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001493372" name="Picture">
+                  <wp:docPr id="246088509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001493372" name="Picture"/>
+                          <pic:cNvPr id="246088509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129041672" name="Picture">
+                  <wp:docPr id="1267374335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129041672" name="Picture"/>
+                          <pic:cNvPr id="1267374335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73644477" name="Picture">
+                        <wp:docPr id="1862633984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73644477" name="Picture"/>
+                                <pic:cNvPr id="1862633984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088542023" name="Picture">
+                  <wp:docPr id="1532751799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088542023" name="Picture"/>
+                          <pic:cNvPr id="1532751799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653698513" name="Picture">
+                  <wp:docPr id="1692719425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653698513" name="Picture"/>
+                          <pic:cNvPr id="1692719425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466052554" name="Picture">
+                  <wp:docPr id="1974230807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466052554" name="Picture"/>
+                          <pic:cNvPr id="1974230807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241536974" name="Picture">
+                  <wp:docPr id="1863879344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241536974" name="Picture"/>
+                          <pic:cNvPr id="1863879344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601310066" name="Picture">
+                  <wp:docPr id="1072190647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601310066" name="Picture"/>
+                          <pic:cNvPr id="1072190647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406834824" name="Picture">
+                        <wp:docPr id="1030267495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406834824" name="Picture"/>
+                                <pic:cNvPr id="1030267495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718112834" name="Picture">
+                        <wp:docPr id="285553993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718112834" name="Picture"/>
+                                <pic:cNvPr id="285553993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593613735" name="Picture">
+                        <wp:docPr id="1978255584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593613735" name="Picture"/>
+                                <pic:cNvPr id="1978255584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615577137" name="Picture">
+                        <wp:docPr id="655537789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615577137" name="Picture"/>
+                                <pic:cNvPr id="655537789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561621275" name="Picture">
+                        <wp:docPr id="758247923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561621275" name="Picture"/>
+                                <pic:cNvPr id="758247923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850306138" name="Picture">
+                        <wp:docPr id="653148201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850306138" name="Picture"/>
+                                <pic:cNvPr id="653148201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360440126" name="Picture">
+                        <wp:docPr id="549445274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360440126" name="Picture"/>
+                                <pic:cNvPr id="549445274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156607573" name="Picture">
+                        <wp:docPr id="1297682874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156607573" name="Picture"/>
+                                <pic:cNvPr id="1297682874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083310828" name="Picture">
+                        <wp:docPr id="1271788099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083310828" name="Picture"/>
+                                <pic:cNvPr id="1271788099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036697506" name="Picture">
+                        <wp:docPr id="2048958085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036697506" name="Picture"/>
+                                <pic:cNvPr id="2048958085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941486860" name="Picture">
+                        <wp:docPr id="630211895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941486860" name="Picture"/>
+                                <pic:cNvPr id="630211895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626083803" name="Picture">
+                        <wp:docPr id="1257708630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626083803" name="Picture"/>
+                                <pic:cNvPr id="1257708630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094128678" name="Picture">
+                        <wp:docPr id="315771827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094128678" name="Picture"/>
+                                <pic:cNvPr id="315771827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593113426" name="Picture">
+                        <wp:docPr id="62352522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593113426" name="Picture"/>
+                                <pic:cNvPr id="62352522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312034746" name="Picture">
+                        <wp:docPr id="562999156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312034746" name="Picture"/>
+                                <pic:cNvPr id="562999156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15794632" name="Picture">
+                  <wp:docPr id="162652448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15794632" name="Picture"/>
+                          <pic:cNvPr id="162652448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445168931" name="Picture">
+                  <wp:docPr id="928777897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445168931" name="Picture"/>
+                          <pic:cNvPr id="928777897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871005471" name="Picture">
+                  <wp:docPr id="1902470125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871005471" name="Picture"/>
+                          <pic:cNvPr id="1902470125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443056655" name="Picture">
+                  <wp:docPr id="541329317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443056655" name="Picture"/>
+                          <pic:cNvPr id="541329317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120217751" name="Picture">
+                  <wp:docPr id="1604776602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120217751" name="Picture"/>
+                          <pic:cNvPr id="1604776602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194026831" name="Picture">
+                  <wp:docPr id="2084560984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194026831" name="Picture"/>
+                          <pic:cNvPr id="2084560984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478256448" name="Picture">
+                        <wp:docPr id="1905393187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478256448" name="Picture"/>
+                                <pic:cNvPr id="1905393187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059116065" name="Picture">
+                  <wp:docPr id="49469031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059116065" name="Picture"/>
+                          <pic:cNvPr id="49469031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955754784" name="Picture">
+                  <wp:docPr id="160766661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955754784" name="Picture"/>
+                          <pic:cNvPr id="160766661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671897827" name="Picture">
+                  <wp:docPr id="1997245746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671897827" name="Picture"/>
+                          <pic:cNvPr id="1997245746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246869418" name="Picture">
+                  <wp:docPr id="1186955838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246869418" name="Picture"/>
+                          <pic:cNvPr id="1186955838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304569040" name="Picture">
+                  <wp:docPr id="2031144432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304569040" name="Picture"/>
+                          <pic:cNvPr id="2031144432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618283350" name="Picture">
+                  <wp:docPr id="1570381861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618283350" name="Picture"/>
+                          <pic:cNvPr id="1570381861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989433246" name="Picture">
+                        <wp:docPr id="1156813745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989433246" name="Picture"/>
+                                <pic:cNvPr id="1156813745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237046302" name="Picture">
+                  <wp:docPr id="1413094967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237046302" name="Picture"/>
+                          <pic:cNvPr id="1413094967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654313250" name="Picture">
+                  <wp:docPr id="184702693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654313250" name="Picture"/>
+                          <pic:cNvPr id="184702693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795148941" name="Picture">
+                  <wp:docPr id="1495606448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795148941" name="Picture"/>
+                          <pic:cNvPr id="1495606448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409309988" name="Picture">
+                  <wp:docPr id="1233474684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409309988" name="Picture"/>
+                          <pic:cNvPr id="1233474684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916637864" name="Picture">
+                  <wp:docPr id="2044980036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916637864" name="Picture"/>
+                          <pic:cNvPr id="2044980036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388156610" name="Picture">
+                  <wp:docPr id="155863166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388156610" name="Picture"/>
+                          <pic:cNvPr id="155863166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580615237" name="Picture">
+                        <wp:docPr id="917081177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580615237" name="Picture"/>
+                                <pic:cNvPr id="917081177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287941778" name="Picture">
+                  <wp:docPr id="2015928572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287941778" name="Picture"/>
+                          <pic:cNvPr id="2015928572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704451839" name="Picture">
+                  <wp:docPr id="1585042081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704451839" name="Picture"/>
+                          <pic:cNvPr id="1585042081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167753830" name="Picture">
+                  <wp:docPr id="608716403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167753830" name="Picture"/>
+                          <pic:cNvPr id="608716403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233574778" name="Picture">
+                  <wp:docPr id="2019329040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233574778" name="Picture"/>
+                          <pic:cNvPr id="2019329040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306021523" name="Picture">
+                  <wp:docPr id="1755360608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306021523" name="Picture"/>
+                          <pic:cNvPr id="1755360608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727345210" name="Picture">
+                  <wp:docPr id="247272921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727345210" name="Picture"/>
+                          <pic:cNvPr id="247272921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169872695" name="Picture">
+                  <wp:docPr id="1535757446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169872695" name="Picture"/>
+                          <pic:cNvPr id="1535757446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020631963" name="Picture">
+                  <wp:docPr id="2095671263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020631963" name="Picture"/>
+                          <pic:cNvPr id="2095671263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380626956" name="Picture">
+                  <wp:docPr id="754185453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380626956" name="Picture"/>
+                          <pic:cNvPr id="754185453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444598411" name="Picture">
+                        <wp:docPr id="1346440113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444598411" name="Picture"/>
+                                <pic:cNvPr id="1346440113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058844620" name="Picture">
+                  <wp:docPr id="1671879112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058844620" name="Picture"/>
+                          <pic:cNvPr id="1671879112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202974870" name="Picture">
+                  <wp:docPr id="1710927534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202974870" name="Picture"/>
+                          <pic:cNvPr id="1710927534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31747347" name="Picture">
+                  <wp:docPr id="1446907418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31747347" name="Picture"/>
+                          <pic:cNvPr id="1446907418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852158974" name="Picture">
+                  <wp:docPr id="401597308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852158974" name="Picture"/>
+                          <pic:cNvPr id="401597308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928629263" name="Picture">
+                  <wp:docPr id="368368422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928629263" name="Picture"/>
+                          <pic:cNvPr id="368368422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563999525" name="Picture">
+                  <wp:docPr id="468732272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563999525" name="Picture"/>
+                          <pic:cNvPr id="468732272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699249420" name="Picture">
+                        <wp:docPr id="606066897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699249420" name="Picture"/>
+                                <pic:cNvPr id="606066897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262590220" name="Picture">
+                  <wp:docPr id="2042171243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262590220" name="Picture"/>
+                          <pic:cNvPr id="2042171243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673168508" name="Picture">
+                  <wp:docPr id="1272054330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673168508" name="Picture"/>
+                          <pic:cNvPr id="1272054330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943143040" name="Picture">
+                  <wp:docPr id="1021434486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943143040" name="Picture"/>
+                          <pic:cNvPr id="1021434486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47429,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243054171" name="Picture">
+                  <wp:docPr id="847955506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243054171" name="Picture"/>
+                          <pic:cNvPr id="847955506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47500,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532560185" name="Picture">
+                  <wp:docPr id="1762840971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532560185" name="Picture"/>
+                          <pic:cNvPr id="1762840971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47914,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508354934" name="Picture">
+                  <wp:docPr id="1536328885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508354934" name="Picture"/>
+                          <pic:cNvPr id="1536328885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>